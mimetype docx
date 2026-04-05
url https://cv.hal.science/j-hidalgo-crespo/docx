--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -135,1167 +135,1297 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product-as-a-Service Transition for Original Equipment Manufacturers: Challenges, Performance Metrics, and Design Guidelines – The Case of Electrical and Electronic Equipment</w:t>
+                <w:t xml:space="preserve">A framework for the sustainability evaluation of smart and connected products concepts during early product design.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
+                <w:t xml:space="preserve">Tristan Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Golinska-Dawson</w:t>
+                <w:t xml:space="preserve">José Hidalgo-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Riel</w:t>
+                <w:t xml:space="preserve">Améziane Aoussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 538, pp.147345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279672v1</w:t>
+                <w:t xml:space="preserve">hal-05554047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the adoption of pay-per-month business models: A theoretical framework and behavioral analysis in the context of white goods in Guayas province, Ecuador</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Product-as-a-Service Transition for Original Equipment Manufacturers: Challenges, Performance Metrics, and Design Guidelines – The Case of Electrical and Electronic Equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Cabrera-Abad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Golinska-Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Riel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clet.2025.100915⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001459v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizens’ pro-environmental behaviors for waste reduction using an extended theory of planned behavior in Guayas province</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J L Amaya-Rivas</w:t>
+                <w:t xml:space="preserve">Exploring the adoption of pay-per-month business models: A theoretical framework and behavioral analysis in the context of white goods in Guayas province, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Hidalgo-Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Amaya-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Cabrera-Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Riel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 21, pp.100765. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clet.2024.100765⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 25, pp.100915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clet.2025.100915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650448v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating Circular End-of-Life Strategies for Domestic Post-Consumer Materials in the Latin American Region: A Life Cycle Assessment Approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Citizens’ pro-environmental behaviors for waste reduction using an extended theory of planned behavior in Guayas province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alonso Albalate-Ramírez</w:t>
+                <w:t xml:space="preserve">J Hidalgo-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Quintero-Herrera</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J L Amaya-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (11), pp.228. </w:t>
+              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.100765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/environments11110228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clet.2024.100765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798329v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Personality in the Adoption of Pro-Environmental Behaviors through the Lens of the Value-Belief-Norm Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Validating Circular End-of-Life Strategies for Domestic Post-Consumer Materials in the Latin American Region: A Life Cycle Assessment Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Velastegui-Montoya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J L Amaya-Rivas</w:t>
+                <w:t xml:space="preserve">Pasiano Rivas-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Soto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ever Efraín García-Balandrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Albalate-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Quintero-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su151712803⟩</w:t>
+              <w:t xml:space="preserve">Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (11), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/environments11110228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188881v1</w:t>
+                <w:t xml:space="preserve">hal-04798329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informal waste pickers in guayaquil: Recycling rates, environmental benefits, main barriers, and troubles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Role of Personality in the Adoption of Pro-Environmental Behaviors through the Lens of the Value-Belief-Norm Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Velastegui-Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Amaya-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Riel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (17), pp.12803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su151712803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e19775⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04196490v1</w:t>
+                <w:t xml:space="preserve">hal-04188881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic contamination assessment during the transition between the COVID-19 restrictions and reactivation: A exploratory analysis in Guayaquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Velastegui-Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geancarlo Guerrero-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Gonzalez-Camba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadira Jaramillo-Lindao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Murillo-Portillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geography and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (2), pp.138-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geosus.2023.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular economy of expanded polystyrene container production: Environmental benefits of household waste recycling considering renewable energies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Informal waste pickers in guayaquil: Recycling rates, environmental benefits, main barriers, and troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Amaya-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Amaya</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.01.071⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (6), pp.e19775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e19775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105772v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding citizens’ environmental concern and their pro-environmental behaviours and attitudes and their influence on energy use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Circular economy of expanded polystyrene container production: Environmental benefits of household waste recycling considering renewable energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Reyes-Venegas</w:t>
+                <w:t xml:space="preserve">C.M. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bermeo-Garay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">F.X. Jervis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (Suppl 3), pp.306-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.01.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding citizens’ environmental concern and their pro-environmental behaviours and attitudes and their influence on energy use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coello-Pisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Reyes-Venegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bermeo-Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Amaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (Suppl 3), pp.103 - 109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.01.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1305,535 +1435,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design platform concept for product-as-a-service by electrical and electronic equipment manufacturers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomohiko Sakao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost R Duflou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th CIRP Conference on Manufacturing Systems 2024 (CMS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Póvoa de Varzim, Portugal. pp.1176 - 1181, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2024.10.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory study for product-as-a-service (PaaS) offers development for electrical and electronic equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vogt Duberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bunodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Golinska-Dawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st CIRP Conference on Life Cycle Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Turin, Italy. pp.521 - 526, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating circularity: challenges and design guidelines of Product-as-a-Service (PaaS) business model offers for electrical and electronic equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Golinska-Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jef R Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Werner-Lewandowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd CIRP Design Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sydney, Australia. pp.567-572, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2024.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product-as-a-service for critical raw materials: challenges, enablers, and needed research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomohiko Sakao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Golinska-Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vogt Duberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundin Erik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Going Green: CARE INNOVATION, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1843,1143 +1973,1143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component-as-a-Service for Electrical and Electronic Equipment: Business Model, Circularity, and Design Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Hidalgo-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Golinska-Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bunodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost Duflou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems, Software and Services Process Improvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2180, Springer Nature Switzerland, pp.62-75, 2024, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-71142-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Norm Activation Model Together with External Influences and Environmental Moral Values: The Case of Guayaquil, Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Berrones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Amaya-Rivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems, Smart Technologies and Innovation for Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 871, Springer Nature Switzerland, pp.174-185, 2024, Lecture Notes in Networks and Systems, 978-3-031-52090-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-52090-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Cycle Assessment of the Polyethylene Terephthalate (PET) Waste Bottles Recycling Process of a Local Industry in Guayaquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Berrones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Amaya-Rivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems, Smart Technologies and Innovation for Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 871, Springer Nature Switzerland, pp.15-24, 2024, Lecture Notes in Networks and Systems, 978-3-031-52090-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-52090-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Circular Economy for Restaurant Waste in Guayaquil: Characterization and Energy Generation Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Armando Hidalgo Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Luis Amaya-Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Borja-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Robles-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on Energy and Environment Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.537-545, 2023, Environmental Science and Engineering, 978-3-031-43559-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43559-1_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Co-digested Biogas Production Using Waste Cooking Oil as a Co-substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Armando Hidalgo Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berrones-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teran-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Berrones-Rivera</w:t>
+                <w:t xml:space="preserve">Manuel Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Luis Amaya-Rivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on Energy and Environment Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.559-567, 2023, Environmental Science and Engineering, 978-3-031-43559-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-43559-1_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPE Waste Generation During COVID-19 Pandemic in Guayaquil: Geospatial Distribution and Thermochemical Valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Armando Hidalgo Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Velastegui-Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Luis Amaya-Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Alvaro Banguera Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on Energy and Environment Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.755-765, 2023, Environmental Science and Engineering, 978-3-031-43559-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-43559-1_72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards User-Centric Design Guidelines for PaaS Systems: The Case of Home Appliances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Hidalgo-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Riel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems, Software and Services Process Improvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1890, Springer Nature Switzerland, pp.186-195, 2023, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-42307-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular Economy of Household Used Cooking Oil: Waste-to-Energy Potential Geospatial Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Armando Hidalgo Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Alvarez-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Luis Amaya-Rivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on Energy and Environment Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.527-536, 2023, Environmental Science and Engineering, 978-3-031-43559-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-43559-1_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Affects Household Electricity Demand in Ecuador: Using Analytical Hierarchy Process to Read Homeowners’ Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication, Smart Technologies and Innovation for Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 252, Springer Singapore, pp.139-149, 2022, Smart Innovation, Systems and Technologies, 978-981-16-4126-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-16-4126-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3047,51 +3177,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE752C7D"/>
+    <w:nsid w:val="8ACD2965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3278,51 +3408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/j-hidalgo-crespo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4024-6686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279672v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo-Crespo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Golinska-Dawson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100330" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hidalgo-Crespo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Amaya-Rivas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Cabrera-Abad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.100915" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650448v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hidalgo-Crespo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Amaya-Rivas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2024.100765" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasiano Rivas-Garc&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever Efra&#237;n Garc&#237;a-Balandr&#225;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Albalate-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quintero-Herrera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments11110228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Velastegui-Montoya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151712803" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Ribeiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e19775" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geancarlo Guerrero-Cabrera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gonzalez-Camba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadira Jaramillo-Lindao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Murillo-Portillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2023.02.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Moreira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Jervis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Amaya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.01.071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coello-Pisco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reyes-Venegas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermeo-Garay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.01.116" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Sakao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost R Duflou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.10.224" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vogt Duberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bunodiere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.076" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef R Peeters" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Werner-Lewandowska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.03.037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189123v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundin Erik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Duflou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71142-8_5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495555v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Berrones" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaya-Rivas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52090-7_17" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52090-7_2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Armando Hidalgo Crespo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Soto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Amaya-Rivas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borja-Mora" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robles-Iglesias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43559-1_51" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrones-Rivera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teran-Alvarado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43559-1_53" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Alvaro Banguera Arroyo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43559-1_72" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42307-9_14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495570v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Mendoza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43559-1_50" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4126-8_14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/j-hidalgo-crespo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4024-6686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Briard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hidalgo-Crespo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147345" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo-Crespo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Golinska-Dawson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100330" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Amaya-Rivas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Cabrera-Abad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.100915" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hidalgo-Crespo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Amaya-Rivas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2024.100765" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasiano Rivas-Garc&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever Efra&#237;n Garc&#237;a-Balandr&#225;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Albalate-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quintero-Herrera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments11110228" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Velastegui-Montoya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151712803" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geancarlo Guerrero-Cabrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gonzalez-Camba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadira Jaramillo-Lindao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Murillo-Portillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2023.02.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Ribeiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e19775" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Moreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Jervis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Amaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.01.071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coello-Pisco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reyes-Venegas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermeo-Garay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.01.116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Sakao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost R Duflou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.10.224" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vogt Duberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bunodiere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.076" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745507v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef R Peeters" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Werner-Lewandowska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.03.037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundin Erik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Duflou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71142-8_5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Berrones" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaya-Rivas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52090-7_17" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52090-7_2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Armando Hidalgo Crespo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Soto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Amaya-Rivas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borja-Mora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robles-Iglesias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43559-1_51" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrones-Rivera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teran-Alvarado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43559-1_53" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Alvaro Banguera Arroyo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43559-1_72" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42307-9_14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Mendoza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43559-1_50" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495679v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4126-8_14" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>