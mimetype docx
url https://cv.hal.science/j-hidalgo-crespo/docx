--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1409,324 +1409,1456 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Component-as-a-Service for Electrical and Electronic Equipment: Business Model, Circularity, and Design Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Hidalgo-Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Golinska-Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bunodiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Duflou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems, Software and Services Process Improvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2180, Springer Nature Switzerland, pp.62-75, 2024, Communications in Computer and Information Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71142-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the Norm Activation Model Together with External Influences and Environmental Moral Values: The Case of Guayaquil, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Berrones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amaya-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems, Smart Technologies and Innovation for Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 871, Springer Nature Switzerland, pp.174-185, 2024, Lecture Notes in Networks and Systems, 978-3-031-52090-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-52090-7_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life Cycle Assessment of the Polyethylene Terephthalate (PET) Waste Bottles Recycling Process of a Local Industry in Guayaquil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Berrones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amaya-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems, Smart Technologies and Innovation for Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 871, Springer Nature Switzerland, pp.15-24, 2024, Lecture Notes in Networks and Systems, 978-3-031-52090-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-52090-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Circular Economy for Restaurant Waste in Guayaquil: Characterization and Energy Generation Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Armando Hidalgo Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Luis Amaya-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borja-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Robles-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 9th International Conference on Energy and Environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.537-545, 2023, Environmental Science and Engineering, 978-3-031-43559-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43559-1_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of Co-digested Biogas Production Using Waste Cooking Oil as a Co-substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Armando Hidalgo Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berrones-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teran-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Luis Amaya-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 9th International Conference on Energy and Environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.559-567, 2023, Environmental Science and Engineering, 978-3-031-43559-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43559-1_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PPE Waste Generation During COVID-19 Pandemic in Guayaquil: Geospatial Distribution and Thermochemical Valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Armando Hidalgo Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Velastegui-Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Luis Amaya-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Alvaro Banguera Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 9th International Conference on Energy and Environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.755-765, 2023, Environmental Science and Engineering, 978-3-031-43559-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43559-1_72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards User-Centric Design Guidelines for PaaS Systems: The Case of Home Appliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Hidalgo-Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems, Software and Services Process Improvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1890, Springer Nature Switzerland, pp.186-195, 2023, Communications in Computer and Information Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42307-9_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circular Economy of Household Used Cooking Oil: Waste-to-Energy Potential Geospatial Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Armando Hidalgo Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Alvarez-Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Luis Amaya-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 9th International Conference on Energy and Environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.527-536, 2023, Environmental Science and Engineering, 978-3-031-43559-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43559-1_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Affects Household Electricity Demand in Ecuador: Using Analytical Hierarchy Process to Read Homeowners’ Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication, Smart Technologies and Innovation for Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 252, Springer Singapore, pp.139-149, 2022, Smart Innovation, Systems and Technologies, 978-981-16-4126-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-4126-8_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design platform concept for product-as-a-service by electrical and electronic equipment manufacturers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomohiko Sakao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost R Duflou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th CIRP Conference on Manufacturing Systems 2024 (CMS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Póvoa de Varzim, Portugal. pp.1176 - 1181, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2024.10.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory study for product-as-a-service (PaaS) offers development for electrical and electronic equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vogt Duberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bunodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Golinska-Dawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st CIRP Conference on Life Cycle Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Turin, Italy. pp.521 - 526, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating circularity: challenges and design guidelines of Product-as-a-Service (PaaS) business model offers for electrical and electronic equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1735,1373 +2867,241 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Golinska-Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jef R Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Werner-Lewandowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd CIRP Design Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sydney, Australia. pp.567-572, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2024.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product-as-a-service for critical raw materials: challenges, enablers, and needed research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomohiko Sakao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Golinska-Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vogt Duberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundin Erik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hidalgo-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Going Green: CARE INNOVATION, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189123v1</w:t>
-              </w:r>
-[...1130 lines deleted...]
-                <w:t xml:space="preserve">hal-04495679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3177,51 +3177,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8ACD2965"/>
+    <w:nsid w:val="CF2EE968"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3408,51 +3408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/j-hidalgo-crespo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4024-6686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Briard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hidalgo-Crespo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147345" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo-Crespo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Golinska-Dawson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100330" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Amaya-Rivas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Cabrera-Abad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.100915" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hidalgo-Crespo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Amaya-Rivas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2024.100765" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasiano Rivas-Garc&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever Efra&#237;n Garc&#237;a-Balandr&#225;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Albalate-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quintero-Herrera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments11110228" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Velastegui-Montoya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151712803" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geancarlo Guerrero-Cabrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gonzalez-Camba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadira Jaramillo-Lindao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Murillo-Portillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2023.02.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Ribeiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e19775" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Moreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Jervis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Amaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.01.071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coello-Pisco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reyes-Venegas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermeo-Garay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.01.116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Sakao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost R Duflou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.10.224" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vogt Duberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bunodiere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.076" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745507v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef R Peeters" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Werner-Lewandowska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.03.037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundin Erik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Duflou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71142-8_5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Berrones" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaya-Rivas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52090-7_17" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52090-7_2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Armando Hidalgo Crespo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Soto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Amaya-Rivas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borja-Mora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robles-Iglesias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43559-1_51" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrones-Rivera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teran-Alvarado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43559-1_53" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Alvaro Banguera Arroyo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43559-1_72" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42307-9_14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Mendoza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43559-1_50" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495679v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4126-8_14" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/j-hidalgo-crespo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4024-6686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Briard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hidalgo-Crespo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147345" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo-Crespo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Golinska-Dawson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100330" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Amaya-Rivas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Cabrera-Abad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.100915" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hidalgo-Crespo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Amaya-Rivas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2024.100765" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasiano Rivas-Garc&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever Efra&#237;n Garc&#237;a-Balandr&#225;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Albalate-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quintero-Herrera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments11110228" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Velastegui-Montoya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151712803" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geancarlo Guerrero-Cabrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gonzalez-Camba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadira Jaramillo-Lindao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Murillo-Portillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2023.02.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Ribeiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e19775" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Moreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Jervis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Amaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.01.071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coello-Pisco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reyes-Venegas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermeo-Garay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.01.116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bunodiere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Duflou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71142-8_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Berrones" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaya-Rivas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52090-7_17" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52090-7_2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Armando Hidalgo Crespo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Soto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Amaya-Rivas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borja-Mora" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robles-Iglesias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43559-1_51" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495581v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrones-Rivera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teran-Alvarado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43559-1_53" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Alvaro Banguera Arroyo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43559-1_72" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194418v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42307-9_14" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Mendoza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43559-1_50" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4126-8_14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Sakao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost R Duflou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.10.224" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vogt Duberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.076" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745507v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef R Peeters" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Werner-Lewandowska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.03.037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189123v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundin Erik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>