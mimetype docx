--- v0 (2026-03-29)
+++ v1 (2026-05-02)
@@ -229,90 +229,90 @@
                 <w:t xml:space="preserve">Adhésion de composites thermoplastiques. Caractérisation et modélisation pour des temps de contact courts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Waroquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arthur Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Fibmat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Charleville Mézières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -541,2836 +541,2836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de la conductivité thermique des polymères semi-cristallins en cours de transformation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recycling by reforming of composites made with a polyester matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Faraj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
+                <w:t xml:space="preserve">Mohammad J Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Preisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ième Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746570v1</w:t>
+                <w:t xml:space="preserve">hal-04747411v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling by reforming of composites made with a polyester matrix</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+                <w:t xml:space="preserve">Identification de la conductivité thermique des polymères semi-cristallins en cours de transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Moussallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa El Rassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">32ième Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747411v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the thermal conductivity of polymer materials during their crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Moussallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa El Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International ESAFORM Conference on Material Forming (ESAFORM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2668-2677, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131-292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of thermoplastic materials: Development of a self-adaptive process to the recycled materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Farah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ghinwa El Hajj Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International ESAFORM Conference on Material Forming (ESAFORM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2638-2647, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131-289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of novel composites of incompatible barrier polymers and their optimal processing conditions for recyclable thermoformable food packaging sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa El Rassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Akiki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elissa El Rassy</w:t>
+                <w:t xml:space="preserve">Georges Challita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Challita</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ramy Abou Naccoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International ESAFORM Conference on Material Forming (ESAFORM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2628-2637, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131-288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifications de propriétés thermophysiques de matériaux polymères et composites en cours de transformation</w:t>
+                <w:t xml:space="preserve">Identification of the thermophysical properties of polymer and composite materials during their transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Moussallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa El Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ième Congrès Français de Thermique (CFT) 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Heat Transfer Conference 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa. pp.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ihtc17.460-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121669v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a coupled diffusion-crystallization-degradation model during welding of paek thermoplastics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Lévy</w:t>
+                <w:t xml:space="preserve">Identifications de propriétés thermophysiques de matériaux polymères et composites en cours de transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Moussallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa El Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Corre</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Al Takash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Composite Materials (ICCM23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">31ième Congrès Français de Thermique (CFT) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFT, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208128v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the thermophysical properties of polymer and composite materials during their transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Moussallem</w:t>
+                <w:t xml:space="preserve">Development of a coupled diffusion-crystallization-degradation model during welding of paek thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa El Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Heat Transfer Conference 17</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd International Conference on Composite Materials (ICCM23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529356v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un dispositif expérimental de surmoulage permettant la mesure de la résistance thermique de contact pièce polymère/pièce polymère en conditions industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Mouellic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impact assessment of thermo-stamping carbon fibres reinforced polyphenylene sulfide composite parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lacoma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
+                <w:t xml:space="preserve">Sandy Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Moisan</w:t>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Conference on Composite Materials, ECCM20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.339-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stepwise method for the characterization of non-isothermal crystallization kinetics of poly(ether ether ketone) at processing-relevant cooling rates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental impact assessment of manufacturing a carbon fibre reinforced polyphenylene sulfide composite part using the thermo-stamping process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Composite Materials, ECCM20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.63-69</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761954v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact assessment of manufacturing a carbon fibre reinforced polyphenylene sulfide composite part using the thermo-stamping process</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A stepwise method for the characterization of non-isothermal crystallization kinetics of poly(ether ether ketone) at processing-relevant cooling rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa El Rassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">20th European Conference on Composite Materials, ECCM20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.63-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280210v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and mechanical interface behaviour of overmoulded vulcanized thermoplastic elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Mouellic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Conference on Composite Materials, ECCM20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.493-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des cinétiques de cristallisation du poly(éther éther cétone) (PEEK) par mesure de la chaleur spécifique en calorimétrie différentielle à balayage rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa El Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valenciennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2022-116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and contact pressure effects on the adhesion development of high performance thermoplastic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Avenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Avenet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J-L. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Material Forming (ESAFORM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univsersité de Liège, Apr 2021, Liège, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/esaform21.409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal design methodology to hybrid manufacturing process of High Performance Thermoplastics Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Reyes Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Reyes Rodriguez</w:t>
+                <w:t xml:space="preserve">Xavier Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Material Forming (ESAFORM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Liège, Apr 2021, Liège, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/esaform21.3677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion of High Temperature Thermoplastic Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Avenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Material Forming, ESAFORM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Cottbus (virtual), Germany. pp.925-932, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et prédiction des déformations et contraintes résiduelles lors du refroidissement d’un stratifié composite thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Péron</w:t>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Casari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et prédiction des déformations et contraintes résiduelles lors du refroidissement d'un stratifié composite thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Péron</w:t>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité thermique sur la cristallisation d'un composite à base d'un polyamide 66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Khaled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de thermique SFT 2019 : « Thermique et industrie du futur»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of friction coefficient between composite materials and metals athigh temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Nouigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech Colloquium 602</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The experimental study of heat transfer around molds inside a model autoclave</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overmolding of a thermoplastic composite in industrial condtions - Parameters influence onthe adhesion quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCM18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375985v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overmolding of a thermoplastic composite in industrial condtions - Parameters influence onthe adhesion quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The experimental study of heat transfer around molds inside a model autoclave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taleb Ghamlouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Corre</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Palermo, Italy. pp.120010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5034978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385071v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermomécanique de composites polyester/verre en vue de leur recyclage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Nouigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3385,3379 +3385,3391 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la thermique du surmoulage d'un insert composite par une résine thermoplastique en conditions industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Villatte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charbel Alhachach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal sensors to control polymer forming. Challenge and solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lemeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lemeunier</w:t>
+                <w:t xml:space="preserve">N. Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boyard</w:t>
+                <w:t xml:space="preserve">Alain Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF ESAFORM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Belfast, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5008144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermomécanique et prédiction des contraintes résiduelles dans un stratifié composite thermoplastique durant le refroidissement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Péron</w:t>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la cinétique de cristallisation dans les composites fibreux à matrice thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Durin</w:t>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermomécanique lors de dégradations de fatigue : caractérisation des propriétés mécaniques et thermiques d’un matériau composite à fibre de carbone et résine époxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid determination of the fatigue curve of a carbon fibers epoxy matrix composite laminates by thermography methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Westphal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Christian Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, N, France</w:t>
+              <w:t xml:space="preserve">13th Japanese-European Symposium on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240369v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid determination of the fatigue curve of a carbon fibers epoxy matrix composite laminates by thermography methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement thermomécanique lors de dégradations de fatigue : caractérisation des propriétés mécaniques et thermiques d’un matériau composite à fibre de carbone et résine époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Jurkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Japanese-European Symposium on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, N, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240356v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the thermal conductivity evolution of polypropylene during crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Moussallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa El Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.125979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.125979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the potential of Yushina alpina bamboo fibers from Cameroon for the manufacture of biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japhet Noubiap Ngouobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Japhet Noubiap Ngouobe</w:t>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+                <w:t xml:space="preserve">Paul Salomon Ngohe-Ekam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Salomon Ngohe-Ekam</w:t>
+                <w:t xml:space="preserve">Landry Hervé Penlap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheal Tiendjou Tiombou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (13), pp.e32668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e32668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for identifying the temperature and relative crystallinity dependent thermal conductivity of thermoplastics during their crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Moussallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa El Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 206, pp.109309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2024.109309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the physical and mechanical properties of Bambusa vulgaris fibers from Cameroon for application to hybrid composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japhet Noubiap Ngouobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Japhet Noubiap Ngouobe</w:t>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Salomon Ngohe-Ekam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnabas Neba Nfornkah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 222, pp.119725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of the thermal and mechanical interface behaviour of overmoulded vulcanized thermoplastic elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Mouellic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 255, pp.123934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.123934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory analysis of the carbon fibres reinforced polyphenylene sulfide thermo-stamping manufacturing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lacoma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+                <w:t xml:space="preserve">Sandy Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.136337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse heat transfer optimization of stamping with over-molding process involving high performance thermoplastic composites: experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Reyes Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Reyes Rodriguez</w:t>
+                <w:t xml:space="preserve">Xavier Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (1), pp.5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-022-01648-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an original overmoulding device to analyse heat transfer at polymer/polymer interface during overmoulding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Mouellic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 216, pp.119042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.119042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical Behaviour and Interface of Overmoulded Soft Thermoplastic Vulcanizate Elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Mouellic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Charles</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (19), pp.5704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma14195704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental correlation of rheological relaxation and interface healing times in welding thermoplastic PEKK composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Avenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A Cender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 149, pp.106489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical characterization of unsaturated polyester/glass fiber composites for recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Nouigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.153-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-020-01559-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion of high performance thermoplastic composites: Development of a bench and procedure for kinetics identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Avenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 138, pp.106054. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and prediction of residual strains and stresses during the cooling of a glass fibre reinforced PA66 matrix composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Péron</w:t>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Casari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bikard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 137, pp.106039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical characterization of a low viscosity PA66 thermoplastic matrix and associated continuous glass fibre composite under processing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Péron</w:t>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (22), pp.3169-3186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0021998319862344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous measurement of contact heat flux during minced meat grilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rocca-Poliméni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Rocca-Poliméni</w:t>
+                <w:t xml:space="preserve">Nuria Zárate Vilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Zárate Vilet</w:t>
+                <w:t xml:space="preserve">Stéphanie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Broyart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 242, pp.163-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery and reuse of discontinuous carbon fibres by solvolysis: Realignment and properties of remanufactured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Oliveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Oliveux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+                <w:t xml:space="preserve">Arnaud Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gillet</w:t>
+                <w:t xml:space="preserve">Olivier Mantaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Leeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139, pp.99-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compscitech.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semianalytical models to predict the crystallization kinetics of thermoplastic fibrous composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Durin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 134 (8), pp.44508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.44508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of heat and mass transfer phenomena during the contact heating of solid food models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cernela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Cernela</w:t>
+                <w:t xml:space="preserve">Bertrand Heyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Heyd</w:t>
+                <w:t xml:space="preserve">Séverine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Keller</w:t>
+                <w:t xml:space="preserve">J L Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 146, pp.99-106. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating polymer crystallization in thin films: Numerical and analytical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 73, pp.1-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.10.001⟩</w:t>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the thermal contact resistance time evolution at polymer–mold interface during injection molding: Effect of polymers' solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sâannibè Ciryle Somé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84, pp.150-157</w:t>
@@ -6786,103 +6798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Determination of the High Cycle Fatigue Limit Curve of Carbon Fiber Epoxy Matrix Composite Laminates by Thermography Methodology: Tests and Finite Element Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Westphal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Fatigue Design 2013, International Conference Proceedings, 66, pp.697-704. </w:t>
@@ -6972,51 +6984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (6), pp.916-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7107,90 +7119,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impact assessment of manufacturing a carbon fibres reinforced polyphenylene sulfide composite parts using the thermo-stamping process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Lacoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7266,64 +7278,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Zinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE-Wiley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat Transfer in Polymer Composite Materials </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -7346,308 +7358,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Change Kinetics within Process Conditions and Coupling with Heat Transfer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Experimental determination and modeling of transformation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Zinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer in Polymer Composite Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Heat Transfer in PolymerComposite Materials </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE-Wiley, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432935v1</w:t>
+                <w:t xml:space="preserve">hal-01289908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination and modeling of transformation kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Phase Change Kinetics within Process Conditions and Coupling with Heat Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Zinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Zinet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer in PolymerComposite Materials </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heat Transfer in Polymer Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.121-155, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119116288.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289908v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Determination and Modeling of Transformation Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat Transfer in Polymer Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7850,51 +7862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Moussallem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Rassy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waroquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bertevas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128775v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jawad Berro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Preisner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gal La Salle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746570v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Faraj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747411v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad J Berro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-292" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Farah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-289" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623202v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Akiki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Challita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Abou Naccoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-288" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Takash" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Baumard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L&#233;vy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529356v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ihtc17.460-10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mouellic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaudry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Moisan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-116" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avenet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.409" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reyes Rodriguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tardif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3677" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865278v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cender" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.284" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420769v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaunay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaled" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375717v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Nouigues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb Ghamlouch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034978" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899445v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villatte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alhachach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemeunier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008144" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurkowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240356v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04971885v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.125979" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344825v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Japhet Noubiap Ngouobe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salomon Ngohe-Ekam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Herv&#233; Penlap" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Tiendjou Tiombou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32668" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673293v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109309" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747408v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Neba Nfornkah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119725" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672745v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.123934" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vincent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136337" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01648-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374260v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195704" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Cender" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106489" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868733v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01559-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delmas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106054" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106039" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319862344" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rocca-Polim&#233;ni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Z&#225;rate Vilet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.08.032" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387394v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Oliveux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Leeke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.11.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44508" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cernela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Keller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Bailleul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Maillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MRXMT38-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253684v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.10.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;annib&#232; Ciryle Som&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.123" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457060v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman El Labban" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2009.01.016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VPWX8WB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937936v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lacoma" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moisan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289950v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Boutaous" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Boutaous" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116288.ch4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289908v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465695v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bailleul" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116288.ch3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Moussallem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Rassy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waroquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128775v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jawad Berro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Preisner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gal La Salle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747411v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad J Berro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Faraj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefevre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-292" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Farah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-289" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Akiki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Challita" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Abou Naccoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-288" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ihtc17.460-10" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Takash" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Baumard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L&#233;vy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mouellic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaudry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Moisan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-116" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avenet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.409" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reyes Rodriguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tardif" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3677" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865278v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cender" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.284" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaunay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaled" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375717v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Nouigues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb Ghamlouch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034978" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villatte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alhachach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemeunier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008144" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621604v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621616v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurkowski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04971885v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.125979" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344825v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Japhet Noubiap Ngouobe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salomon Ngohe-Ekam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Herv&#233; Penlap" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Tiendjou Tiombou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32668" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109309" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747408v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Neba Nfornkah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119725" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672745v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.123934" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136337" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560434v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01648-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119042" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195704" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266220v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Cender" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106489" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01559-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delmas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106054" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004506v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106039" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319862344" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372822v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rocca-Polim&#233;ni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Z&#225;rate Vilet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.08.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387394v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Oliveux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Leeke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.11.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44508" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122982v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cernela" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Keller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Bailleul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Maillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MRXMT38-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253684v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.10.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41VP7KQT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;annib&#232; Ciryle Som&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.123" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457060v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman El Labban" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2009.01.016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VPWX8WB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937936v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lacoma" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moisan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289950v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Boutaous" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289908v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Boutaous" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116288.ch4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465695v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bailleul" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116288.ch3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>