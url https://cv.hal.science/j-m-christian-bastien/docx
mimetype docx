--- v0 (2026-03-21)
+++ v1 (2026-05-10)
@@ -583,393 +583,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01076679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the driving activity on target detection as a function of the visibility level : Implications for road lighting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Joseph Maurice Bastien</w:t>
+                <w:t xml:space="preserve">Usability testing: a review of some methodological and technical aspects of the method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2009.12.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79, pp.e18-e23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2008.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550211v1</w:t>
+                <w:t xml:space="preserve">hal-00522048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usability testing: a review of some methodological and technical aspects of the method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. M. Christian Bastien</w:t>
+                <w:t xml:space="preserve">Effects of the viewing context on peripheral target detection : Implications for road lighting design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 79, pp.e18-e23. </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (3), pp 461-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2008.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522048v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the viewing context on peripheral target detection : Implications for road lighting design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The effect of the driving activity on target detection as a function of the visibility level : Implications for road lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bastien</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joseph Maurice Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 41 (3), pp 461-468. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (2), pp 115-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2009.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2009.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550210v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of task and eccentricity of the target on detection thresholds in mesopic vision : Implication for road lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 50 (4), pp 712-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1073,51 +1073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1912,51 +1912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Research-Practice Gap: An Explanatory Factor for Automotive HMI Customers’ Complaints?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chalandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2649,433 +2649,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astronomy learning in elementary grades: Influences of an augmented reality learning environment on conceptual changes</w:t>
+                <w:t xml:space="preserve">AIBLE: An Inquiry-Based Augmented Reality Environment for Teaching Astronomical Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Javier Barcenilla</w:t>
+                <w:t xml:space="preserve">Gilles Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joseph Maurice Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAP 2014 28th International Congress of Applied Psychology: From crisis to sustainable well-being</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">13th IEEE International Symposium on Mixed and Augmented Reality - ISMAR 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377607v1</w:t>
+                <w:t xml:space="preserve">hal-01009548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIBLE: An Inquiry-Based Augmented Reality Environment for Teaching Astronomical Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
+                <w:t xml:space="preserve">Analysing eye-tracking data: From scanpaths and heatmaps to the dynamic visualisation of areas of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Drusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joseph Maurice Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Joseph Maurice Bastien</w:t>
+                <w:t xml:space="preserve">Stéfane Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Symposium on Mixed and Augmented Reality - ISMAR 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Munich, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009548v1</w:t>
+                <w:t xml:space="preserve">hal-01223743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing eye-tracking data: From scanpaths and heatmaps to the dynamic visualisation of areas of interest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Joseph Maurice Bastien</w:t>
+                <w:t xml:space="preserve">Astronomy learning in elementary grades: Influences of an augmented reality learning environment on conceptual changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéfane Paris</w:t>
+                <w:t xml:space="preserve">Jérôme Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">ICAP 2014 28th International Congress of Applied Psychology: From crisis to sustainable well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223743v1</w:t>
+                <w:t xml:space="preserve">hal-03168780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astronomy learning in elementary grades: Influences of an augmented reality learning environment on conceptual changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dinet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Barcenilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAP 2014 28th International Congress of Applied Psychology: From crisis to sustainable well-being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168780v1</w:t>
+                <w:t xml:space="preserve">hal-01377607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichir la créativité des ingénieurs avec l’analyse de l’activité et les personas : le cas d’un projet d’ergonomie prospective</w:t>
               </w:r>
@@ -3113,51 +3113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Barcenilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SELF’2013, Congrès International d’Ergonomie: Ergonomie et Société : quelles attentes, quelles réponses ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d’Ergonomie de Langue Française. Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3286,51 +3286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation sur le web : de nouveaux indicateurs pour l'identification de patterns comportementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dursch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3362,365 +3362,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing visual scanpaths on the Web using the mean shift procedure and T-pattern detection: a bottom-up approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Drusch</w:t>
+                <w:t xml:space="preserve">Impact de la représentation graphique de points d'intérêt sur la perception des distances en réalité augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dazeniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Christian Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane G. Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ErgoIHM 2012 : Nouvelles interactions, créativité et usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecole d'ingénieur ESTIA, Oct 2012, Bidart-Biarritz, France. pp.181-184, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+              <w:t xml:space="preserve">, Ecole d'ingénieur ESTIA, Oct 2012, Bidart-Biarritz, France. pp.197-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2652574.2653431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383138v1</w:t>
+                <w:t xml:space="preserve">hal-01383135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la représentation graphique de points d'intérêt sur la perception des distances en réalité augmentée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dazeniere</w:t>
+                <w:t xml:space="preserve">La pique et le pop-up : augmenter la persuasion du site Web visité par l'injection d'une technique de soumission dans le pop-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fointiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Crucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Saint-Bauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Vivian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Christian Bastien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordane G. Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ErgoIHM 2012 : Nouvelles interactions, créativité et usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecole d'ingénieur ESTIA, Oct 2012, Bidart-Biarritz, France. pp.197-200, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+              <w:t xml:space="preserve">, Ecole d'ingénieur ESTIA, Oct 2012, Bidart-Biarritz, France. pp.181-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2652574.2653431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383135v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pique et le pop-up : augmenter la persuasion du site Web visité par l'injection d'une technique de soumission dans le pop-up</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robin Vivian</w:t>
+                <w:t xml:space="preserve">Analyzing visual scanpaths on the Web using the mean shift procedure and T-pattern detection: a bottom-up approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Drusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ErgoIHM 2012 : Nouvelles interactions, créativité et usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole d'ingénieur ESTIA, Oct 2012, Bidart-Biarritz, France. pp.181-184, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2652574.2653431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383209v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les scanpaths : quelles méthodes pour quels résultats ?</w:t>
               </w:r>
@@ -3814,51 +3814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Drusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'11 23th French speaking Conference on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.Article N° 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4082,77 +4082,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de l'aménagement routier et sécurité routière : Quels problèmes et quelles solutions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SELF 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4177,77 +4177,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'étude de l'influence de la tâche de conduite sur les modèles de dimensionnement de l'éclairage : Une première approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERGO-IA 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4298,51 +4298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Farenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique L. Scapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4432,51 +4432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vanderdonckt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Conference on Human Factors and the Web (HF Web 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Austin, United States</w:t>
@@ -5539,51 +5539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating a user interface with ergonomic criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Scapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5618,51 +5618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomic criteria for the evaluation of human-computer interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Scapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5693,51 +5693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de criteres ergonomiques pour l'evaluation d'interfaces utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-1427, INRIA. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5928,51 +5928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baraudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lanfranchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph Maurice Bastien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi5.174" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092989v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Watbled" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Marcilly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerlinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.12.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Drusch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.03.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRVL7ZK1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/wor-2012-0353-1559" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550211v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mayeur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2009.12.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGP18W3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2008.12.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bastien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2009.10.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMR1B0CB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872008X312260" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-72N6XZ4X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05155878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faedda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gronier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3628516.3659406" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458638" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Olry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veytizou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03767040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fleck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D&#233;l&#233;ant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370348" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jeanson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Barcenilla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32423-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Zaidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chalandon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moiselet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thianche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_78" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220158v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Nazin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Paglia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fane Paris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03168780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bornet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877287v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Rodio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534915" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dursch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653431" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dazeniere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane G. Grenier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383209v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crucio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Saint-Bauzel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01455815v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01521626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044356" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01455811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bras da Costa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01455762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Masseroni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Farenc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L. Scapin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319628v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leulier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02395201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kellner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492569v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Dorta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218512v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Falzone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270190v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02430638v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvary Ga&#235;lle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gr&#233;bert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073791v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074348v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070012v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075133v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baraudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lanfranchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph Maurice Bastien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi5.174" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092989v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Watbled" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Marcilly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerlinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.12.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Drusch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.03.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRVL7ZK1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/wor-2012-0353-1559" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2008.12.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mayeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bastien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2009.10.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMR1B0CB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2009.12.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGP18W3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872008X312260" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-72N6XZ4X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05155878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faedda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gronier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3628516.3659406" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458638" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Olry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veytizou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03767040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fleck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D&#233;l&#233;ant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370348" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jeanson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Barcenilla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32423-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Zaidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chalandon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moiselet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thianche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_78" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220158v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Nazin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Paglia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fane Paris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03168780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377607v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bornet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877287v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Rodio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534915" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dursch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dazeniere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaden" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane G. Grenier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653431" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383209v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crucio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Saint-Bauzel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01455815v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01521626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044356" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01455811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bras da Costa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01455762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Masseroni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Farenc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L. Scapin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319628v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leulier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02395201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kellner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492569v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Dorta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218512v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Falzone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270190v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02430638v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvary Ga&#235;lle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gr&#233;bert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073791v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074348v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070012v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075133v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>