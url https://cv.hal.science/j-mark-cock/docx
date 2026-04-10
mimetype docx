--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (171)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (168)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -364,161 +364,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple, diverse endogenous giant virus elements within the genome of a brown alga</w:t>
+                <w:t xml:space="preserve">Wild and farmed Saccharina latissima in Europe: genetic insights for sustainable cultivation, traceability and environmental challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dean Mckeown</w:t>
+                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cormier</w:t>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declan Schroeder</w:t>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nachida Tadrent</w:t>
+                <w:t xml:space="preserve">Jérôme Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (11), pp.2127-2144. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/veaf009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.02.06.636791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363437v1</w:t>
+                <w:t xml:space="preserve">hal-05557576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professor Dieter G. Müller's legacy in algal developmental biology and phycology (1935–2025)</w:t>
               </w:r>
@@ -879,429 +879,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild and farmed Saccharina latissima in Europe: genetic insights for sustainable cultivation, traceability and environmental challenges</w:t>
+                <w:t xml:space="preserve">Multiple, diverse endogenous giant virus elements within the genome of a brown alga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
+                <w:t xml:space="preserve">Dean Mckeown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Destombe</w:t>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+                <w:t xml:space="preserve">Declan Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Coudret</w:t>
+                <w:t xml:space="preserve">Nachida Tadrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (11), pp.2127-2144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.02.06.636791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/veaf009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557576v1</w:t>
+                <w:t xml:space="preserve">hal-05363437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolutionary trajectories of brown algal sex chromosomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple, diverse endogenous giant virus elements within the genome of a brown alga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dean Mckeown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josué Barrera-Redondo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cossard</w:t>
+                <w:t xml:space="preserve">Declan C Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachida Tadrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02838-w⟩</w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/veaf009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224288v1</w:t>
+                <w:t xml:space="preserve">hal-04997831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple, diverse endogenous giant virus elements within the genome of a brown alga</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nachida Tadrent</w:t>
+                <w:t xml:space="preserve">Origin and evolutionary trajectories of brown algal sex chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Barrera-Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Dinatale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ve/veaf009⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02838-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997831v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and transcriptomic analysis of a Saccharina latissima segregating F2 family detects groups of individuals with different responses to temperature stress</w:t>
               </w:r>
@@ -1421,103 +1421,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic structure of wild and cultivated Saccharina latissima populations across European coasts provides guidance for sustainable aquaculture, traceability, and conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -1683,295 +1683,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">18S and ITS2 rRNA gene sequence-structure phylogeny of the Phaeophyceae (SAR, Stramenopiles) with special reference to Laminariales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+                <w:t xml:space="preserve">Leon Berchtenbreiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svenja Heesch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
+                <w:t xml:space="preserve">Abdullah Emir Mumcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Stephanie Rackevei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95, pp.126107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejop.2024.126107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794231v1</w:t>
+                <w:t xml:space="preserve">hal-04654945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18S and ITS2 rRNA gene sequence-structure phylogeny of the Phaeophyceae (SAR, Stramenopiles) with special reference to Laminariales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leon Berchtenbreiter</w:t>
+                <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah Emir Mumcu</w:t>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Stephanie Rackevei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Kawai</w:t>
+                <w:t xml:space="preserve">Svenja Heesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Protistology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 95, pp.126107. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187 (24), pp.6943-6965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejop.2024.126107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654945v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate genes involved in biosynthesis and degradation of the main extracellular matrix polysaccharides of brown algae and their probable evolutionary history</w:t>
               </w:r>
@@ -2301,498 +2301,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection drives convergent gene expression changes during transitions to co-sexuality in haploid sexual systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cossard</w:t>
+                <w:t xml:space="preserve">An Efficient Chromatin Immunoprecipitation Protocol for the Analysis of Histone Modification Distributions in the Brown Alga Ectocarpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bourdareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Scornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-022-01692-4⟩</w:t>
+              <w:t xml:space="preserve">Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (3), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mps5030036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619076v1</w:t>
+                <w:t xml:space="preserve">hal-03658367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing a phylogenetic framework for trait-based analyses in brown algae: Phylogenomic tree inferred from 32 nuclear protein-coding sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Akita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeaki Hanyuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 168, pp.107408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ympev.2022.107408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Chromatin Immunoprecipitation Protocol for the Analysis of Histone Modification Distributions in the Brown Alga Ectocarpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Bourdareau</w:t>
+                <w:t xml:space="preserve">Selection drives convergent gene expression changes during transitions to co-sexuality in haploid sexual systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Susana Coelho</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (3), pp.36. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.579-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mps5030036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-022-01692-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658367v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin landscape associated with sexual differentiation in a UV sex determination system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bourdareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2837,498 +2837,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of life cycles and reproductive traits: insights from the brown algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Svenja Heesch</w:t>
+                <w:t xml:space="preserve">Histone modifications during the life cycle of the brown alga Ectocarpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bourdareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Serrano-Serrano</w:t>
+                <w:t xml:space="preserve">Leila Tirichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josué Barrera‐redondo</w:t>
+                <w:t xml:space="preserve">Damarys Loew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Luthringer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Akira F Peters</w:t>
+                <w:t xml:space="preserve">Yue Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13880⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-020-02216-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254135v1</w:t>
+                <w:t xml:space="preserve">hal-03084385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone modifications during the life cycle of the brown alga Ectocarpus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Exploring, harnessing and conserving marine genetic resources towards a sustainable seaweed aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Badis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yue Wu</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minori Harada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-020-02216-8⟩</w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (4), pp.337-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.10190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084385v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03437699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring, harnessing and conserving marine genetic resources towards a sustainable seaweed aquaculture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Minori Harada</w:t>
+                <w:t xml:space="preserve">Evolution of life cycles and reproductive traits: insights from the brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Heesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Serrano-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Barrera‐redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Luthringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Caillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants, People, Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (4), pp.337-349. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (7), pp.992-1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppp3.10190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03437699v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted CRISPR‐Cas9‐based gene knockouts in the model brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minori Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3630,64 +3630,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -3738,51 +3738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characteristics of a diffusible factor that induces gametophyte to sporophyte switching in the brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqin Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Jam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4104,636 +4104,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">instaGRAAL: chromosome-level quality scaffolding of genomes using a proximity ligation-based scaffolder</w:t>
+                <w:t xml:space="preserve">Cytokinin and Ethylene Cell Signaling Pathways from Prokaryotes to Eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyam Baudry</w:t>
+                <w:t xml:space="preserve">Baptiste Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Guiglielmoni</w:t>
+                <w:t xml:space="preserve">Samar Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Marie-Nelly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Komlan Avia</w:t>
+                <w:t xml:space="preserve">Vincent Courdavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Glévarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-020-02041-z⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.2526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9112526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02873422v1</w:t>
+                <w:t xml:space="preserve">hal-03019153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelisable non-invasive biomass, fitness and growth measurement of macroalgae and other protists with nephelometry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organelle inheritance and genome architecture variation in isogamous brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
+                <w:t xml:space="preserve">Ji Won Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rousseau</w:t>
+                <w:t xml:space="preserve">Louis Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koki Nishitsuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101762⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.2048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-58817-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462340v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organelle inheritance and genome architecture variation in isogamous brown algae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">instaGRAAL: chromosome-level quality scaffolding of genomes using a proximity ligation-based scaffolder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Graf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+                <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koki Nishitsuji</w:t>
+                <w:t xml:space="preserve">Nadège Guiglielmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marie-Nelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-58817-7⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-020-02041-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935623v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02873422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokinin and Ethylene Cell Signaling Pathways from Prokaryotes to Eukaryotes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallelisable non-invasive biomass, fitness and growth measurement of macroalgae and other protists with nephelometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Kabbara</w:t>
+                <w:t xml:space="preserve">Benoît Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Courdavault</w:t>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Glévarec</w:t>
+                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Oudin</w:t>
+                <w:t xml:space="preserve">Céline Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (11), pp.2526. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.101762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells9112526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03019153v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and Bioassay of a Diffusible Factor That Induces Gametophyte-to-Sporophyte Developmental Reprogramming in the Brown Alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqin Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Jam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4914,51 +4914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Starko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachael M Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5022,51 +5022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectocarpus: an evo-devo model for the brown algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5120,606 +5120,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A key role for sex chromosomes in the regulation of parthenogenesis in the brown alga Ectocarpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Megaviruses: an involvement in phytohormone receptor gene transfer in brown algae?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mignerot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Komlan Avia</w:t>
+                <w:t xml:space="preserve">Jaafar Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Luthringer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Akira F Peters</w:t>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008211⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 704, pp.149-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2019.04.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170844v1</w:t>
+                <w:t xml:space="preserve">hal-02137038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid turnover of life-cycle-related genes in the brown algae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A key role for sex chromosomes in the regulation of parthenogenesis in the brown alga Ectocarpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L Serrano-Serrano</w:t>
+                <w:t xml:space="preserve">Laure Mignerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cormier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Kogame</w:t>
+                <w:t xml:space="preserve">Remy Luthringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-019-1630-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.e1008211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046119v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and Evolution of Sensor Histidine Kinases in Eukaryotes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samar Kabbara</w:t>
+                <w:t xml:space="preserve">Rapid turnover of life-cycle-related genes in the brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L Serrano-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Herivaux</w:t>
+                <w:t xml:space="preserve">A. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courdavault</w:t>
+                <w:t xml:space="preserve">A. F. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Clastre</w:t>
+                <w:t xml:space="preserve">K. Kogame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (1), pp.86-108. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-019-1630-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098285v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megaviruses: an involvement in phytohormone receptor gene transfer in brown algae?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Diversity and Evolution of Sensor Histidine Kinases in Eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Kilani</w:t>
+                <w:t xml:space="preserve">Anais Herivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courdavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 704, pp.149-151. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.86-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2019.04.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137038v1</w:t>
+                <w:t xml:space="preserve">hal-02098285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolution of sex‐determination systems in the brown algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mignerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5766,128 +5766,128 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual Patterns of Mitochondrial Inheritance in the Brown Alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mignerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Nagasato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 36 (12), pp.2778-2789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msz186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -5926,393 +5926,393 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Arun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bourdareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 8, </w:t>
+              <w:t xml:space="preserve">, 2019, 8, pp.e43101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.43101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV Chromosomes and Haploid Sexual Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DISTAG/TBCCd1 Is Required for Basal Cell Fate Determination in Ectocarpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Margarida Coelho</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toshiki Uji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chikako Nagasato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Scornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2018.06.005⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (12), pp.3102-3122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.17.00440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995679v1</w:t>
+                <w:t xml:space="preserve">hal-03145763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISTAG/TBCCd1 Is Required for Basal Cell Fate Determination in Ectocarpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+                <w:t xml:space="preserve">UV Chromosomes and Haploid Sexual Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Margarida Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Paulina Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiki Uji</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James G Umen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (12), pp.3102-3122. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (9), pp.794 - 807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.17.00440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2018.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145763v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Diversity in the UV Sex Chromosomes of the Brown Alga Ectocarpus</w:t>
               </w:r>
@@ -6324,51 +6324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka P Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mignerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6432,51 +6432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-annotation, improved large-scale assembly and establishment of a catalogue of noncoding loci for the genome of the model brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6560,563 +6560,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ectocarpus IMMEDIATE UPRIGHT gene encodes a member of a novel family of cysteine-rich proteins that have an unusual distribution across the eukaryotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple gene movements into and out of haploid sex chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Macaisne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+                <w:t xml:space="preserve">Nicholas R T Toda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Heesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.141523⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-017-1201-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436640v1</w:t>
+                <w:t xml:space="preserve">hal-01806388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple gene movements into and out of haploid sex chromosomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">The Ectocarpus IMMEDIATE UPRIGHT gene encodes a member of a novel family of cysteine-rich proteins that have an unusual distribution across the eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macaisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Scornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18, pp.104. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-017-1201-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.141523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806388v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density genetic map and identification of QTLs for responses to temperature and salinity stresses in the model brown alga Ectocarpus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susana Coelho</w:t>
+                <w:t xml:space="preserve">Rapid Evolution of microRNA Loci in the Brown Algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuli Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Cormier</w:t>
+                <w:t xml:space="preserve">Delin Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bourdareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Lerck</w:t>
+                <w:t xml:space="preserve">Agnieszka P. Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.43241. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), pp.740 - 749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep43241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evx038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145860v1</w:t>
+                <w:t xml:space="preserve">hal-01502456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Evolution of microRNA Loci in the Brown Algae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fuli Liu</w:t>
+                <w:t xml:space="preserve">High-density genetic map and identification of QTLs for responses to temperature and salinity stresses in the model brown alga Ectocarpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delin Duan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Bourdareau</w:t>
+                <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka P. Lipinska</w:t>
+                <w:t xml:space="preserve">Fiona Lerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (3), pp.740 - 749. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.43241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evx038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep43241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502456v1</w:t>
+                <w:t xml:space="preserve">hal-03145860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotic interactions as drivers of algal origin and evolution</w:t>
               </w:r>
@@ -7399,51 +7399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of newly developed expressed sequence tag-derived microsatellite markers revealed low genetic diversity within and low connectivity between European Saccharina latissima populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaromir Guzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7516,544 +7516,544 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ectocarpus IMMEDIATE UPRIGHT gene encodes a member of a novel 1 family of cysteine-rich proteins that have an unusual distribution across the eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Macaisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuli Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144, pp.409-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.141523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual Dimorphism and the Evolution of Sex-Biased Gene Expression in the Brown Alga Ectocarpus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Pseudoautosomal Regions of the U/V Sex Chromosomes of the Brown Alga Ectocarpus Exhibit Unusual Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Luthringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka P. Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Erwan Corre</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macaisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 32 (6), pp.1581-1597. </w:t>
+              <w:t xml:space="preserve">, 2015, 32 (11), pp.2973-2985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msv049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msv173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285048v1</w:t>
+                <w:t xml:space="preserve">hal-01806430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pseudoautosomal Regions of the U/V Sex Chromosomes of the Brown Alga Ectocarpus Exhibit Unusual Features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka P. Lipinska</w:t>
+                <w:t xml:space="preserve">Development of PCR‐Based Markers to Determine the Sex of Kelps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Roze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Macaisne</w:t>
+                <w:t xml:space="preserve">Sophia Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msv173⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.e0140535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806430v1</w:t>
+                <w:t xml:space="preserve">hal-01226462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of PCR‐Based Markers to Determine the Sex of Kelps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Sexual Dimorphism and the Evolution of Sex-Biased Gene Expression in the Brown Alga Ectocarpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Luthringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Faugeron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (10), pp.e0140535. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (6), pp.1581-1597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msv049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226462v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and maintenance of haploid-diploid life cycles in natural populations: the case of the marine brown alga Ectocarpus</w:t>
               </w:r>
@@ -8078,64 +8078,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather M. Hunsperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69 (7), pp.1808-1822. </w:t>
@@ -8186,51 +8186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">microRNAs and the evolution of complex multicellularity: identification of a large, diverse complement of microRNAs in the brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James E. Tarver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pinzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8320,51 +8320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide comparison of ultraviolet and ethyl methanesulphonate mutagenesis methods for the brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8418,420 +8418,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Emission of Volatile Compounds by Petal Cells</w:t>
+                <w:t xml:space="preserve">A Haploid System of Sex Determination in the Brown Alga Ectocarpus sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+                <w:t xml:space="preserve">Sophia S. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+                <w:t xml:space="preserve">Eugenie Pessia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Luthringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.2.6.4659⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (17), pp.1945-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735823v1</w:t>
+                <w:t xml:space="preserve">hal-01132642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual dimorphism in the brown algae.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+                <w:t xml:space="preserve">Production and Emission of Volatile Compounds by Petal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (6), pp.525-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.2.6.4659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668502v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Haploid System of Sex Determination in the Brown Alga Ectocarpus sp.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophia S. Ahmed</w:t>
+                <w:t xml:space="preserve">Sexual dimorphism in the brown algae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Luthringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives in Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.11-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.07.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01132642v1</w:t>
+                <w:t xml:space="preserve">hal-04668502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and regulation of complex life cycles: a brown algal perspective</w:t>
               </w:r>
@@ -8856,51 +8856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Macaisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8960,77 +8960,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual dimorphism in the brown algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luthringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9196,303 +9196,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan genome of the phytoplankton Emiliania underpins its global distribution</w:t>
+                <w:t xml:space="preserve">GENE SILENCING IN FUCUS EMBRYOS: DEVELOPMENTAL CONSEQUENCES OF RNAi-MEDIATED CYTOSKELETAL DISRUPTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betsy A Read</w:t>
+                <w:t xml:space="preserve">Garry Farnham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Kegel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colin Brownlee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature12221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (5), pp.819-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074841v1</w:t>
+                <w:t xml:space="preserve">hal-01806438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENE SILENCING IN FUCUS EMBRYOS: DEVELOPMENTAL CONSEQUENCES OF RNAi-MEDIATED CYTOSKELETAL DISRUPTION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pan genome of the phytoplankton Emiliania underpins its global distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betsy A Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Kegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garry Farnham</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+                <w:t xml:space="preserve">Mary J Klute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Brownlee</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alan Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane C Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12096⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 499 (7457), pp.209-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature12221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01806438v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-cell autonomous regulation of life cycle transitions in the model brown alga Ectocarpus.</w:t>
               </w:r>
@@ -9504,64 +9504,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Arun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick T Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9606,481 +9606,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological and evolutionary genomics of marine photosynthetic organisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana M Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Collén</w:t>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betina Porcel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (3), pp.867-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073830v1</w:t>
+                <w:t xml:space="preserve">hal-00817749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and evolutionary genomics of marine photosynthetic organisms.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susana M Coelho</w:t>
+                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Mark Cock</w:t>
+                <w:t xml:space="preserve">Steven G Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Partensky</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (3), pp.867-907. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.5247-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817749v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunostaining of Ectocarpus Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Sterck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. M Coelho</w:t>
+                <w:t xml:space="preserve">Andrew E. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Scornet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. F Dartevelle</w:t>
+                <w:t xml:space="preserve">Grigoris Amoutzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Spring Harbor protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/pdb.prot067975⟩</w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.141 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00005-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926736v1</w:t>
+                <w:t xml:space="preserve">hal-02649287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Cultivate Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. T Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10108,675 +10108,675 @@
               <w:t xml:space="preserve">Cold Spring Harbor protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012 (2), pdb.prot067934 - pdb.prot067934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/pdb.prot067934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and Regeneration of Protoplasts from Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mark Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. F Dartevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Spring Harbor protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012 (3), pdb.prot067959 - pdb.prot067959. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/pdb.prot067959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectocarpus: A Model Organism for the Brown Algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick T Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dartevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Spring Harbor protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012 (2), pdb.emo065821 - pdb.emo065821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/pdb.emo065821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grigoris Amoutzias</w:t>
+                <w:t xml:space="preserve">Genomics of brown algae: current advances and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Arun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macaisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 64, pp.141 - 184. </w:t>
+              <w:t xml:space="preserve">GENES &amp; GENOMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.1 - 5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00005-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13258-010-0225-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649287v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of brown algae: current advances and future prospects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+                <w:t xml:space="preserve">Immunostaining of Ectocarpus Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Scornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mark Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. F Dartevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GENES &amp; GENOMICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34, pp.1 - 5. </w:t>
+              <w:t xml:space="preserve">Cold Spring Harbor protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (3), pdb.prot067975 - pdb.prot067975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13258-010-0225-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/pdb.prot067975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441669v1</w:t>
+                <w:t xml:space="preserve">hal-01926736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of High-Quality Genomic DNA from Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mark Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. F Dartevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Spring Harbor protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012 (3), pdb.prot067967 - pdb.prot067967. </w:t>
@@ -10814,103 +10814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Crosses between Ectocarpus Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mark Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. F Dartevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Spring Harbor protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012 (2), pdb.prot067942 - pdb.prot067942. </w:t>
@@ -10942,693 +10942,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algal models in plant biology</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OUROBOROS is a master regulator of the gametophyte to sporophyte life cycle transition in the brown alga Ectocarpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana M. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Arun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/err117⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (28), pp.11518-11523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1102274108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926743v1</w:t>
+                <w:t xml:space="preserve">hal-01806390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of GDP-mannose Dehydrogenase from the Brown Alga Ectocarpus siliculosus Providing the Precursor for the Alginate Polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimund Tenhaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Voglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Neu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 286 (19), pp.16707 - 16715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.m111.230979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microarray estimation of genomic inter-strain variability in the genus Ectocarpus (Phaeophyceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2199-12-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Silico Survey of the Mitochondrial Protein Uptake and Maturation Systems in the Brown Alga Ectocarpus siliculosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pi Nyvall Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Gschloessl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (5), pp.e19540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0019540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OUROBOROS is a master regulator of the gametophyte to sporophyte life cycle transition in the brown alga Ectocarpus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algal models in plant biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (28), pp.11518-11523. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (8), pp.2425 - 2430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1102274108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806390v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brown algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11714,674 +11714,674 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Arun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira.F. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling &amp; Behavior </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108, pp.11518 - 11523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1102274108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of endoreduplication and apomeiosis during parthenogenetic reproduction in the model brown alga Ectocarpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Central and storage carbon metabolism of the brown alga Ectocarpus siliculosus: insights into the origin and evolution of storage carbohydrates in Eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John H. Bothwell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Akira F. Peters</w:t>
+                <w:t xml:space="preserve">Thierry Tonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Susana M. Coelho</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kloareg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 188 (1), pp.111-121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03357.x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 188 (1), pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03345.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254018v1</w:t>
+                <w:t xml:space="preserve">hal-01806417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper stress proteomics highlights local adaptation of two strains of the model brown alga Ectocarpus siliculosus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of endoreduplication and apomeiosis during parthenogenetic reproduction in the model brown alga Ectocarpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H. Bothwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés A Ritter</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana M. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200900004⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 188 (1), pp.111-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03357.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925564v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxin Metabolism and Function in the Multicellular Brown Alga Ectocarpus siliculosus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper stress proteomics highlights local adaptation of two strains of the model brown alga Ectocarpus siliculosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés A Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ubertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Bail</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Gicquel</w:t>
+                <w:t xml:space="preserve">Fanny Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.109.149708⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (11), pp.2074 - 2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200900004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925563v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central and storage carbon metabolism of the brown alga Ectocarpus siliculosus: insights into the origin and evolution of storage carbohydrates in Eukaryotes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Michel</w:t>
+                <w:t xml:space="preserve">Auxin Metabolism and Function in the Multicellular Brown Alga Ectocarpus siliculosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Billoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kowalczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tonon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 188 (1), pp.67-81. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 153 (1), pp.128 - 144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03345.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.149708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806417v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of Ectocarpus (Ectocarpales, Phaeophyceae) in Peru and northern Chile, the area of origin of the genome-sequenced strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron D. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12497,51 +12497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Brownlee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison R Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12713,103 +12713,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinstatement of Ectocarpus crouaniorum Thuret in Le Jolis as a third common species of Ectocarpus (Ectocarpales, Phaeophyceae) in Western Europe, and its phenology at Roscoff, Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serinde J van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ga Youn Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeaki Hanyuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phycological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (3), pp.157 - 170. </w:t>
@@ -12872,64 +12872,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cell wall polysaccharide metabolism of the brown alga Ectocarpus siliculosus. Insights into the evolution of extracellular matrix polysaccharides in Eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12989,90 +12989,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sequence-tagged genetic map for the brown alga Ectocarpus siliculosus provides large-scale assembly of the genome sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svenja Heesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ga Youn Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13162,64 +13162,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 465 (7298), pp.617-621. </w:t>
@@ -13257,64 +13257,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global expression analysis of the brown alga Ectocarpus siliculosus (Phaeophyceae) reveals large-scale reprogramming of the transcriptome in response to abiotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13391,51 +13391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastid genomes of two brown algae, Ectocarpus siliculosus and Fucus vesiculosus: further insights on the evolution of red-algal derived plastids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13443,51 +13443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Viegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Gschloessl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, pp.253. </w:t>
@@ -13519,399 +13519,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FTO Gene, Implicated in Human Obesity, Is Found Only in Vertebrates and Marine Algae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HECTAR: A method to predict subcellular targeting in heterokonts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Gschloessl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Robbens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+                <w:t xml:space="preserve">Yann Guermeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00239-007-9059-z⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (393), pp.9:393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925570v1</w:t>
+                <w:t xml:space="preserve">hal-00359779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HECTAR: A method to predict subcellular targeting in heterokonts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Gschloessl</w:t>
+                <w:t xml:space="preserve">Life-cycle-generation-specific developmental processes are modified in the immediate upright mutant of the brown alga Ectocarpus siliculosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Scornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ratin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guermeur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annabelle Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (393), pp.9:393. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 135 (8), pp.1503-1512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.016303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359779v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-cycle-generation-specific developmental processes are modified in the immediate upright mutant of the brown alga Ectocarpus siliculosus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The FTO Gene, Implicated in Human Obesity, Is Found Only in Vertebrates and Marine Algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Ratin</w:t>
+                <w:t xml:space="preserve">Steven Robbens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Charrier</w:t>
+                <w:t xml:space="preserve">Jürg Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Monnier</w:t>
+                <w:t xml:space="preserve">Alexandra Z Worden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 135 (8), pp.1503-1512. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (1), pp.80-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.016303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00239-007-9059-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806436v1</w:t>
+                <w:t xml:space="preserve">hal-01925570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EARLY DEVELOPMENT PATTERN OF THE BROWN ALGA ECTOCARPUS SILICULOSUS (ECTOCARPALES, PHAEOPHYCEAE) SPOROPHYTE 1</w:t>
               </w:r>
@@ -13936,51 +13936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14216,51 +14216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier de Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14311,90 +14311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and physiology of the brown alga Ectocarpus siliculosus: two centuries of research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14445,103 +14445,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and Emission of Volatile Compounds by Petal Cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (6), pp.525-526</w:t>
@@ -14564,7294 +14564,6893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00188391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both the adaxial and abaxial epidermal layers of the rose petal emit volatile scent compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
+                <w:t xml:space="preserve">Complex life cycles of multicellular eukaryotes: New approaches based on the use of model organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 226 (4), pp.853-866. </w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 406 (1-2), pp.152 - 170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-007-0531-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735828v1</w:t>
+                <w:t xml:space="preserve">hal-01926745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex life cycles of multicellular eukaryotes: New approaches based on the use of model organisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Destombe</w:t>
+                <w:t xml:space="preserve">Both the adaxial and abaxial epidermal layers of the rose petal emit volatile scent compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bergougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.07.025⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 226 (4), pp.853-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-007-0531-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926745v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both the adaxial and abaxial epidermal layers of the rose petal emit volatile scent compounds.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
+                <w:t xml:space="preserve">BIGPETALp, a bHLH transcription factor is involved in the control of Arabidopsis petal size.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Szécsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bordji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Varaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-007-0531-1⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (16), pp.3912-3920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00189101v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIGPETALp, a bHLH transcription factor is involved in the control of Arabidopsis petal size.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+                <w:t xml:space="preserve">Role of Petal-Specific Orcinol O -Methyltransferases in the Evolution of Rose Scent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Bechec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dutron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 140 (1), pp.18-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.070961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00188912v1</w:t>
+                <w:t xml:space="preserve">hal-04735831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Petal-Specific Orcinol O -Methyltransferases in the Evolution of Rose Scent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.105.070961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04735831v1</w:t>
+                <w:t xml:space="preserve">hal-01189162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Petal-specific Orcinol O-methyltransferases in the Evolution of Rose Scent.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposal of Ectocarpus siliculosus (Ectocarpales, Phaeophyceae) as a model organism for brown algal genetics and genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Scornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kloareg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 140, pp.18-29</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41, pp.226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092536v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémence Bruyère</w:t>
+                <w:t xml:space="preserve">A W-box is required for full expression of the SA-responsive gene SFR2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gki115⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 344, pp.181 - 192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2004.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189162v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of Ectocarpus siliculosus (Ectocarpales, Phaeophyceae) as a model organism for brown algal genetics and genomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposal of Ectocarpus siliculosus (Ectocarpales, Phaeophyceae) as a model organism for brown algal genetics and genomics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A.F. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 41, pp.226</w:t>
+              <w:t xml:space="preserve">, 2004, 40, pp.1079-1088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00098384v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A W-box is required for full expression of the SA-responsive gene SFR2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antisense suppression of thioredoxinhmRNA in Brassica napus cv.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosr Haffani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rocher</w:t>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+                <w:t xml:space="preserve">Daphne Goring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 344, pp.181 - 192. </w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (5), pp.619 - 630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2004.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11103-004-1126-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925572v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisense suppression of thioredoxinhmRNA in Brassica napus cv.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daphne Goring</w:t>
+                <w:t xml:space="preserve">Inheritance of organelles in artificial hybrids of the isogamous multicellular chromist alga Ectocarpus siliculosus (Phaeophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Scornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kloareg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-004-1126-x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (3), pp.235 - 242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670260410001683241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01925575v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of Ectocarpus siliculosus (Ectocarpales, Phaeophyceae) as a model organism for brown algal genetics and genomics.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Kloareg</w:t>
+                <w:t xml:space="preserve">Making inroads into plant receptor kinase signalling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Tichtinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vanoosthuyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 8 (5), pp.231-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1360-1385(03)00062-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00098356v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inheritance of organelles in artificial hybrids of the isogamous multicellular chromist alga Ectocarpus siliculosus (Phaeophyceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Mark Cock</w:t>
+                <w:t xml:space="preserve">Making inroads into plant receptor kinase signalling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Tichtinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vanoosthuyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670260410001683241⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 8 (5), pp.231 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1360-1385(03)00062-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925574v1</w:t>
+                <w:t xml:space="preserve">hal-01926780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making inroads into plant receptor kinase signalling pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId530" w:history="1">
+                <w:t xml:space="preserve">Interaction of Calmodulin, a Sorting Nexin and Kinase-Associated Protein Phosphatase with the Brassica oleracea S Locus Receptor Kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vanoosthuyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Tichtinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vanoosthuyse</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1360-1385(03)00062-1⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 133 (2), pp.919 - 929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.103.023846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-01926780v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making inroads into plant receptor kinase signalling pathways</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biosynthesis of the major scent components 3,5-dimethoxytoluene and 1,3,5-trimethoxybenzene by novel rose O-methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noellie Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03032851v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Calmodulin, a Sorting Nexin and Kinase-Associated Protein Phosphatase with the Brassica oleracea S Locus Receptor Kinase</w:t>
+                <w:t xml:space="preserve">Analysis of gene expression in rose petals using expressed sequence tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vanoosthuyse</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Channelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stëphane Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Szécsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.103.023846⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 515 (1-3), pp.35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(02)02413-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032848v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Calmodulin, a Sorting Nexin and Kinase-Associated Protein Phosphatase with the Brassica oleracea S Locus Receptor Kinase</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biosynthesis of the major scent components 3,5‐dimethoxytoluene and 1,3,5‐trimethoxybenzene by novel rose O ‐methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noellie Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 523 (1-3), pp.113-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(02)02956-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.103.023846⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01925576v1</w:t>
+                <w:t xml:space="preserve">hal-04735849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of the major scent components 3,5‐dimethoxytoluene and 1,3,5‐trimethoxybenzene by novel rose O ‐methyltransferases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the expression patterns of two small gene families of S gene family receptor kinase genes during the defence response in Brassica oleracea and Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noellie Journot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+                <w:t xml:space="preserve">Martine Pastuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjan Swarup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saindrenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0014-5793(02)02956-3⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 282 (1-2), pp.215-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1119(01)00821-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735849v1</w:t>
+                <w:t xml:space="preserve">hal-01925582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the expression patterns of two small gene families of S gene family receptor kinase genes during the defence response in Brassica oleracea and Arabidopsis thaliana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ranjan Swarup</w:t>
+                <w:t xml:space="preserve">Receptor kinase signalling in plants and animals: distinct molecular systems with mechanistic similarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vanoosthuyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rocher</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01925582v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of gene expression in rose petals using expressed sequence tags</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Receptor kinase signalling in plants and animals: distinct molecular systems with mechanistic similarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vanoosthuyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0014-5793(02)02413-4⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (2), pp.230-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0955-0674(02)00305-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925580v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of the major scent components 3,5-dimethoxytoluene and 1,3,5-trimethoxybenzene by novel rose O-methyltransferases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+                <w:t xml:space="preserve">Intrahaplotype polymorphism at the Brassica S locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ruffio-Châble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Schierup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cabrillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 159, pp.811-822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925579v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptor kinase signalling in plants and animals: distinct molecular systems with mechanistic similarities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two large Arabidopsis thaliana gene families are homologous to the Brassica gene superfamily that encodes pollen coat proteins and the male component of the self-incompatibility response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vanoosthuyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 46, pp.17 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/a:1010664704926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926798v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptor kinase signalling in plants and animals: distinct molecular systems with mechanistic similarities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Further analysis of the interactions between the Brassica S receptor kinase and three interacting proteins (ARC1, THL1 and THL2) in the yeast two-hybrid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mazzurco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waheeda Sulaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Elina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gaude</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne R Goring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 45, pp.365 - 376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032855v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two large Arabidopsis thaliana gene families are homologous to the Brassica gene superfamily that encodes pollen coat proteins and the male component of the self-incompatibility response</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId559" w:history="1">
+                <w:t xml:space="preserve">Intrahaplotype Polymorphism at the Brassica S Locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ruffio-Châble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel H Schierup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cabrillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 159 (2), pp.811-822</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926539v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further analysis of the interactions between the Brassica S receptor kinase and three interacting proteins (ARC1, THL1 and THL2) in the yeast two-hybrid system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helen Elina</w:t>
+                <w:t xml:space="preserve">The S-locus receptor kinase is inhibited by thioredoxins and activated by pollen coat proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cabrillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daphne R Goring</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 410, pp.220-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/35065626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926525v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrahaplotype polymorphism at the Brassica S locus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Cabrillac</w:t>
+                <w:t xml:space="preserve">A Large Family of Genes That Share Homology with CLAVATA3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dumas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sheila Mccormick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 159, pp.811-822</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674927v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrahaplotype Polymorphism at the Brassica S Locus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Miege</w:t>
+                <w:t xml:space="preserve">Investigating the Molecular Mechanism of the Self-incompatibility Response in Brassica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cabrillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ruffio-Châble</w:t>
+                <w:t xml:space="preserve">C Giranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pastuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikkel H Schierup</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Dumas</w:t>
+                <w:t xml:space="preserve">Veronique Ruffio-Chable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85, pp.147 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/anbo.1999.1042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925589v1</w:t>
+                <w:t xml:space="preserve">hal-01926783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large Family of Genes That Share Homology with CLAVATA3</w:t>
+                <w:t xml:space="preserve">Investigating the molecular mechanism of the self-incompatility response in Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cabrillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheila Mccormick</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.L. Giranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pastuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ruffio-Châble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85 (sp.), n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925591v1</w:t>
+                <w:t xml:space="preserve">hal-02695604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The S-locus receptor kinase is inhibited by thioredoxins and activated by pollen coat proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Cabrillac</w:t>
+                <w:t xml:space="preserve">The integral membrane S-locus receptor kinase of Brassica has serinethreonine kinase activity in a membranous environment and spontaneously forms oligomers in planta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Giranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gaude</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/35065626⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 97 (7), pp.3759-3764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.97.7.3759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925586v1</w:t>
+                <w:t xml:space="preserve">hal-01926568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the molecular mechanism of the self-incompatility response in Brassica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Ruffio-Châble</w:t>
+                <w:t xml:space="preserve">The S 15 Self-Incompatibility Haplotype in Brassica oleracea Includes Three S Gene Family Members Expressed in Stigmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cabrillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ruffio-Châble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Giranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11, pp.971 - 986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.11.5.971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695604v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Molecular Mechanism of the Self-incompatibility Response in Brassica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a gene linked to the Brassica S (self-incompatibility) locus by differential display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/anbo.1999.1042⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 322 (12), pp.1051-1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0764-4469(99)00104-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926783v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integral membrane S-locus receptor kinase of Brassica has serinethreonine kinase activity in a membranous environment and spontaneously forms oligomers in planta</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Dumas</w:t>
+                <w:t xml:space="preserve">The molecular mechanism of self-incompatibility in Brassica: recent advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Giranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pastuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Gaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Agronomica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 46 (4), pp.431-438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.97.7.3759⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01926568v1</w:t>
+                <w:t xml:space="preserve">hal-02693667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The S 15 Self-Incompatibility Haplotype in Brassica oleracea Includes Three S Gene Family Members Expressed in Stigmas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell cycle regulation of expression of nuclear gene(s) encoding chloroplastic, ammonium-inducible glutamate dehydrogenases in Chlorella sorokiniana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Delorme</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert R. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cell and Tissue Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926532v1</w:t>
+                <w:t xml:space="preserve">hal-03086451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a gene linked to the Brassica S (self-incompatibility) locus by differential display</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
+                <w:t xml:space="preserve">Rapid lnduction by Wounding and Bacterial Infection of an S Gene Family Receptor-like Kinase Gene in Brassica oleracea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pastuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0764-4469(99)00104-3⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.9.1.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01926536v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular mechanism of self-incompatibility in Brassica: recent advances</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural antisense transcripts of the S locus receptor kinase gene and related sequences in Brassica oleracea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swarup Ranjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumas Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Agronomica Hungarica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 255 (5), pp.514-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004380050524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693667v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle regulation of expression of nuclear gene(s) encoding chloroplastic, ammonium-inducible glutamate dehydrogenases in Chlorella sorokiniana.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A functional S locus anther gene is not required for the self-incompatibility response in Brassica oleracea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pastuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ruffio-Châble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Kinetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9 (11), pp.2065-2076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.9.11.2065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086451v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid lnduction by Wounding and Bacterial Infection of an S Gene Family Receptor-like Kinase Gene in Brassica oleracea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId544" w:history="1">
+                <w:t xml:space="preserve">Rapid induction by wounding and bacterial infection of an S gene family receptor-like kinase gene in Brassica oleracea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pastuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Dumas</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 9, pp.49-60. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 9, pp.49-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.9.1.49⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01926645v1</w:t>
+                <w:t xml:space="preserve">hal-02692178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid induction by wounding and bacterial infection of an S gene family receptor-like kinase gene in Brassica oleracea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId571" w:history="1">
+                <w:t xml:space="preserve">Natural antisense transcripts of the S locus receptor kinase gene and related sequences in Brassica oleracea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjan Swarup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 9, pp.49-60</w:t>
+              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 255, pp.514-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692178v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural antisense transcripts of the S locus receptor kinase gene and related sequences in Brassica oleracea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new class of receptor-like protein kinase gene from Arabidopsis thaliana possessing a domain with similarity to plant lectin genes (EMBL accession number X95909)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjan Swarup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dumas Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 111, pp.347-348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926580v1</w:t>
+                <w:t xml:space="preserve">hal-02689478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional S locus anther gene is not required for the self-incompatibility response in Brassica oleracea.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId591" w:history="1">
+                <w:t xml:space="preserve">SLR3: a modified receptor kinase gene that has been adapted to encode a putative secreted glycoprotein similar to the S locus glycoprotein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borislav Stanchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald R. D. Croy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MGG Molecular &amp; General Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 248, pp.151-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926573v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural antisense transcripts of the S locus receptor kinase gene and related sequences in Brassica oleracea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S-locus glycoproteins are expressed along the path of pollen tubes in Brassica pistils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kleman-Mariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 255, pp.514-524</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 196, pp.614-621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698185v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new class of receptor-like protein kinase gene from Arabidopsis thaliana possessing a domain with similarity to plant lectin genes (EMBL accession number X95909)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Dumas</w:t>
+                <w:t xml:space="preserve">PCR-generated cDNA library of transition-stage maize embryos: cloning and expression of calmodulin genes during early embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chaboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Matthys-Rochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E.M. Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 111, pp.347-348</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 27, pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689478v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the S locus genes, SLG and SRK, of the Brassica S3 haplotype: identification of a membrane-localized protein encoded by the S locus receptor kinase gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Giranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Friry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Heizmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 7 (3), pp.429-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR-generated cDNA library of transition-stage maize embryos: cloning and expression of calmodulin genes during early embryogenesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Matthys-Rochon</w:t>
+                <w:t xml:space="preserve">The S locus receptor kinase gene encodes a soluble glycoprotein corresponding to the SKR extracellular domain in Brassica oleracea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Giranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.E.M. Bates</w:t>
+                <w:t xml:space="preserve">Maria José Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christain Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8 (6), pp.827-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-313X.1995.8060827.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714706v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-locus glycoproteins are expressed along the path of pollen tubes in Brassica pistils</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PCR-generated cDNA library of transition-stage maize embryos: cloning and expression of calmodulin genes during early embryogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Matthys-Rochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ee Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 196, pp.614-621</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 27, pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708694v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLR3: a modified receptor kinase gene that has been adapted to encode a putative secreted glycoprotein similar to the S locus glycoprotein</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the S locus genes, SLG and SRK, of the Brassica S3 haplotype: identification of a membrane-localized protein encoded by the S locus receptor kinase gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Giranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Friry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Heizmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MGG Molecular &amp; General Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 7 (3), pp.429-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-313x.1995.7030429.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926671v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The S locus receptor kinase gene encodes a soluble glycoprotein corresponding to the SKR extracellular domain in Brassica oleracea.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christain Dumas</w:t>
+                <w:t xml:space="preserve">The S locus receptor kinase gene encodes a soluble glycoprotein corresponding to the SRK extracellular domain in Brassica oleracea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Giranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 8 (6), pp.827-834. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1995, 8 (6), pp.827-834</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926654v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR-generated cDNA library of transition-stage maize embryos: cloning and expression of calmodulin genes during early embryogenesis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S-locus glycoproteins are expressed along the path of pollen tubes in Brassica pistils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantai Kleman-Mariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 196 (3), pp.614-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00203663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314514v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the S locus genes, SLG and SRK, of the Brassica S3 haplotype: identification of a membrane-localized protein encoded by the S locus receptor kinase gene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Heizmann</w:t>
+                <w:t xml:space="preserve">PCR-generated cDNA library of transition-stage maize embryos: cloning and expression of calmodulin genes during early embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chaboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Matthys-Rochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth E M Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 27 (1), pp.105 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00019182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-313x.1995.7030429.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03086441v1</w:t>
+                <w:t xml:space="preserve">hal-01926680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The S locus receptor kinase gene encodes a soluble glycoprotein corresponding to the SRK extracellular domain in Brassica oleracea</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the gene encoding the plastid-located glutamine synthetase of Phaseolus vulgaris: regulation of B-glucuronidase gene fusions in transgenic tobacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gaude</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vera Cullimore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 8 (6), pp.827-834</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 18, pp.1141-1149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705476v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-locus glycoproteins are expressed along the path of pollen tubes in Brassica pistils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the gene encoding the plastid-located glutamine synthetase of Phaseolus vulgaris: regulation of/-glucuronidase gene fusions in transgenic tobacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Dumas</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie V Cullimore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 18, pp.1141 - 1149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01926677v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR-generated cDNA library of transition-stage maize embryos: cloning and expression of calmodulin genes during early embryogenesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth E M Bates</w:t>
+                <w:t xml:space="preserve">Enzymes depending on the pterin molybdenum cofactor: sequence families, spectroscopic properties of molybdenum and possible cofactor-binding domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C Wootton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel E Nicolson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawn E Waiters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian F Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1057, pp.157 - 185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00019182⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01926680v1</w:t>
+                <w:t xml:space="preserve">hal-01926852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the gene encoding the plastid-located glutamine synthetase of Phaseolus vulgaris: regulation of B-glucuronidase gene fusions in transgenic tobacco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nitrate reduetase gene of the cyanobacterium Synechococcus PCC6301 inferred by heterologous hybridization, cloning and targeted mutagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D A Lightfoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a J Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Vera Cullimore</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J C Wootton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 18, pp.1141-1149</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 85, pp.107 - 117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701710v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the gene encoding the plastid-located glutamine synthetase of Phaseolus vulgaris: regulation of/-glucuronidase gene fusions in transgenic tobacco</w:t>
+                <w:t xml:space="preserve">Regulation of glutamine synthetase genes in leaves of Phaseolus vulgaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam T Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjan Swarup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P Morby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 18, pp.1141 - 1149</w:t>
+              <w:t xml:space="preserve">, 1991, 17, pp.761 - 771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926686v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of glutamine synthetase genes in leaves of Phaseolus vulgaris</w:t>
+                <w:t xml:space="preserve">A nuclear gene with many introns encoding ammonium-inducible chloroplastic NADP-specific glutamate dehydrogenase(s) in Chlorella sorokiniana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyu Don Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip H. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard G Hutson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 17, pp.761 - 771</w:t>
+              <w:t xml:space="preserve">, 1991, 17, pp.1023 - 1044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926699v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nitrate reduetase gene of the cyanobacterium Synechococcus PCC6301 inferred by heterologous hybridization, cloning and targeted mutagenesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of glutamine synthetase genes in roots and nodules of Phaseolus vulgaris following changes in the ammonium supply and infection with various Rhizobium mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J C Wootton</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth M Mould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie V Cullimore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 85, pp.107 - 117</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 14, pp.549 - 560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926694v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymes depending on the pterin molybdenum cofactor: sequence families, spectroscopic properties of molybdenum and possible cofactor-binding domains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RESTRICTION ENZYME ANALYSIS AND CLONING OF HIGH MOLECULAR WEIGHT GENOMIC DNA ISOLATED FROM CHLORELLA SOROKINIANA (CHLOROPHYTA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julian F Burke</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori L. Roof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Newell F. Bascomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles W. Gehrke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth C. Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 1057, pp.157 - 185</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926852v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nuclear gene with many introns encoding ammonium-inducible chloroplastic NADP-specific glutamate dehydrogenase(s) in Chlorella sorokiniana</w:t>
+                <w:t xml:space="preserve">A glutamate dehydrogenase gene sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...353 lines deleted...]
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert R Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21861,1745 +21460,1745 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity in the UV sex chromosomes of the brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka P. Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mignerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRI Diversity, Evolution and Biotechnology of Marine algae workshop "Sex and reproduction in marine algae"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Tools For The Development Of Improved Cultivars Of Saccharina latissima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Seaweed Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Jeju, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENetic diversity exploitation of Saccharina latissima for Innovative macro-ALGal biorefinery in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Seaweed Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a genetic map for the brown alga Saccorhiza polyschides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svenja Heesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ga Youn Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">German Botanical Society (DBG) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Berchtesgaden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV sex chromosome evolution in seaweeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka P. Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Toda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svenja Heesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mignerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Genetics Group meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping in the model brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th annual meeting EFOR network, session " Genomic, evolution and adaptation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping of stress related traits in &amp;lt;em&amp;gt;Ectocarpus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th annual meeting of the GDR MarCo « Marine Connectivity »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping of stress related traits in the model brown alga Ectocarpus sp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées phycologiques de la société phycologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature, nurture and the structure of macroalgal genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic analysis of economically important seaweeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biotechnology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parfum de rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jardins de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéines membranaires dans les interactions pollen-pistil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Giranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique “Biologie Végétale”, Les Protéines des Membranes Végétales, Les Houches, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The S locus receptor kinase and the self-incompatibility response in Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Giranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pastuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Ariza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumas Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Phosphorylation in Plants, 2nd European Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of expression of the gln-g gene of Phaseolus vulgaris L..</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Cullimore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J.F. Farnden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Bennett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th International Symposium of Nitrogen Fixation, Knoxville, Tennessee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23609,176 +23208,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A key role for UV sex chromosomes in the regulation of parthenogenesis in the brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mignerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Luthringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka P. Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRI Diversity, Evolution and Biotechnology of Marine algae workshop "Sex and reproduction in marine algae"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Roscoff, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of brown alga mutants indicates deep evolutionary origins of life cycle regulatory pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23787,601 +23386,601 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Arun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka P. Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Monod conference "Sex uncovered: the evolutionary biology of reproductive systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Roscoff, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the developpement of improved cultivars of Saccharina latissima for large-scale cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseini Issaka-Salia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tjarno International Seaweed Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tjarno, Sweden. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and cellular characterization of parthenogenesis in the brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mignerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Luthringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka P. Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Monod conference "Sex uncovered: the evolutionary biology of reproductive systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Roscoff, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying temperature and salinity stresses in the model brown alga Ectocarpus sp. by QTL mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lercker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Quantitative Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Madison, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping of stress related traits in the model brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24391,113 +23990,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and developmental mechanisms of cellular differentiation in algae. In: The Evolution of Multicellularity. Matthew D. Herron, Peter Conlin, and William C. Ratcliff. (eds) Evolutionary Cell Biology series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRC Press, 1, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429351907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24507,51 +24106,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and Developmental Mechanisms of Cellular Differentiation in Algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24561,132 +24160,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthew D. Herron; Peter L. Conlin; William C. Ratcliff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Evolution of Multicellularity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.301-324, 2022, 9780429351907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429351907-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternation of Generations in Plants and Algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bourdareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mignerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svenja Heesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24695,783 +24294,783 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-14, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-33038-9_58-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent Emergence of Complex Multicellularity in the Brown and Red Algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Transitions to Multicellular Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Springer Netherlands, pp.335-361, 2015, Advances in Marine Genomics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9642-2_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Ectocarpus as a Model System to Study the Evolution of Complex Multicellularity in the Brown Algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiki Uji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Transitions to Multicellular Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Springer Netherlands, pp.153-162, 2015, Advances in Marine Genomics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9642-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics of Marine Algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svenja Heesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to Marine Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.179-211, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-8639-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genomics and the Exploration of Marine Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duatre, C.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The exploration of Marine Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 117-141, BBVA Foundation, Bilbao, Spain, 2006, 84-96515-27-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Plants and Functional Genomic Approaches Applied to the Characterization of Genes Involved in Floral Scent Biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Floriculture, ornamental and plant biotechnology: advances and topical issue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducibility of the glutamine synthetase gene family of Phaseolus vulgaris L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vera Cullimore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Daniell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranjan Swarup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Benett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Experimental Biology Seminar series 49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25481,147 +25080,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueur de résistance à Sclerotinia sclerotiorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 97 03696. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25631,51 +25230,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-cycle-related gene expression patterns in the brown algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pélagie Ratchinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25723,641 +25322,641 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolutionary trajectories of brown algal sex chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Barrera-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Dinatale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of transcription and translation during the early development of the brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Liesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Luthringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann M Mc Cartney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego de Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luísa S Marins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome-level quality scaffolding of brown algal genomes using InstaGRAAL, a proximity ligation-based scaffolder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Marbouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marie-Nelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Guiglielmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent recruitment of life cycle regulators to direct sporophyte development in two eukaryotic supergroups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Arun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bourdareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26367,65 +25966,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of genotype and phenotype data for Saccharina latissima strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26437,471 +26036,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deliverable D1.2, Station Biologique de Roscoff. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobanking of novel S. latissima strains with characters of interest for biomass production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dhinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaromir Guzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GENIALG Deliverable D2.2, Station Biologique de Roscoff. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of QTL and GWAS approaches in Saccharina latissima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deliverable D2.3, Station Biologique de Roscoff. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position paper “Scientific Challenges”. Meeting between the European Union Networks of Excellence: Eur-Oceans, Marine Genomics Europe and MarBEF; Working Group 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Wassman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Gatty Marine Laboratory, St Andrews, Scotland. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ectocarpus genome project. Report from the EU-US workshop on genomic approaches for studying the marine environment and resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Max Planck Institute of Marine Microbiology, Bremen, Germany. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26911,114 +26510,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate reductase genes from a range of bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. University of Leeds, 1985. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03446714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId778"/>
+      <w:footerReference w:type="default" r:id="rId770"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27165,51 +26764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minori Harada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Fu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-026-02159-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Khatei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Junaid Sidiq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Juterbock" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2026.104551" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363437v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Mckeown" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan Schroeder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachida Tadrent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaf009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Boland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Maier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Peters" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kawai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Westermeier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05327848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Faria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Plastino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70067" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05374384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Ratchinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.107449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.06.636791" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Barrera-Redondo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dinatale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02838-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997831v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan C Schroeder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05187351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mauger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104203" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-025-03583-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Rousselot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03656-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Berchtenbreiter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Emir Mumcu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Stephanie Rackevei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2024.126107" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Maz&#233;as" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bouguerba-Collin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10811-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03896148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13310" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990893v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zheng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqin Yao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Henschen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201283" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03619076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01692-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03553061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Akita" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeaki Hanyuda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2022.107408" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03658367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourdareau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gueno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps5030036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03608518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Borg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac145" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03254135v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Serrano-Serrano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Barrera&#8208;redondo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Luthringer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13880" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03084385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02216-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10190" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03356727v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17525" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03285072v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Petroll" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Schreiber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Finke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven B. Gould" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12071055" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03358993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12101532" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03274489v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter G M&#252;ller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Gaschet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17582" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13126" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199094v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Jueterbock" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine J P Minne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda A Coleman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wernberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.658485" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03286803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kloareg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12071059" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02873422v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guiglielmoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02041-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02462340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101762" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Won Choi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Graf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Nishitsuji" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58817-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03019153v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bidon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Kabbara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gl&#233;varec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112526" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02995785v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.3753" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082916v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M. Coelho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-030620-093031" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02995644v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor T Bringloe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Starko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael M Wade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2020.1787679" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935769v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M Coelho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter M&#252;ller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-020-00164-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02170844v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mignerot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008211" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P Lipinska" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L Serrano-Serrano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Peters" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kogame" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1630-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098285v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Herivaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clastre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy213" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137038v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Kilani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2019.04.055" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15694" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269449v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Nagasato" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz186" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042404v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Arun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.43101" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02995679v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Margarida Coelho" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Paulina Lipinska" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mark Cock" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G Umen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2018.06.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145763v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Uji" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00440" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145778v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P Lipinska" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Montecinos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahwash Jamy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9060286" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14321" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436640v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macaisne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuli Liu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.141523" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806388v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R T Toda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1201-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145860v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J Montecinos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lerck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43241" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502456v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delin Duan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P. Lipinska" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx038" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806393v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Brodie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Bouget" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Xin Chan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Clerck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14760" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806394v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.05.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D025R7T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297556v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0806-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925145v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Macaisne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285048v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv049" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806430v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv173" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226462v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faugeron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140535" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167462v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Couceiro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Hunsperger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12702" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01278012v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Tarver" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Taylor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv578" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142006v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2015.03.007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735823v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.6.4659" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668502v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132642v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Pessia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.042" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806434v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2013.09.004" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806431v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luthringer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmed" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/2198-011X/2014/0002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113862v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiko Oka" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Motomura" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074841v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy A Read" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kegel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Klute" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C Lefebvre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12221" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806438v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Farnham" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Brownlee" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12096" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38B9F22E756A4CBF2AF6B8F82434D3623F053F56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071265v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick T Peters" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12007" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817749v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12000" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926736v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Coelho" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scornet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousvoal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mark Peters" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F Dartevelle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot067975" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926731v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T Peters" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dartevelle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot067934" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926739v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot067959" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926740v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dartevelle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.emo065821" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441669v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13258-010-0225-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926734v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot067967" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926732v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot067942" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926743v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err117" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925539v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Tenhaken" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Voglas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Neu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G Huber" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m111.230979" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925432v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-12-2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806425v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Coll&#233;n" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oudot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019540" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806390v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102274108" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806442v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.05.006" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441679v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira.F. Peters" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254018v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Bothwell" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03357.x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925564v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A Ritter" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ubertini" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaillard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900004" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925563v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bail" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billoud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kowalczyk" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kowalczyk" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gicquel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.149708" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806417v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03345.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806412v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Mann" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A. C&#243;rdova" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Correa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03303.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441686v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R Taylor" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03454.x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183325v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cast" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925565v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serinde J van Wijk" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga Youn Cho" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1835.2010.00574.x" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WCKL42BL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806414v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03374.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806415v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03273.x" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806420v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Pearson" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Valente" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Viegas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-253" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925570v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Robbens" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Spring" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9059-z" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359779v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guermeur" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-393" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806436v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Monnier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.016303" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925566v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billoud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maisonneuve" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2008.00582.x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6NVXDQ58-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662642v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0711551105" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806432v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Franco" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-75" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806426v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02304.x" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00188391v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735828v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0531-1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26BK47B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926745v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.07.025" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189101v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergougnoux" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caissard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jullien" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188912v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Sz&#233;csi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Joly" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bordji" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Varaud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601270" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735831v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Bechec" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dutron" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.070961" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092536v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scalliet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lionnet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bechec" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dutronc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Magnard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098384v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peters" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kloareg" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925572v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rocher" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.09.016" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925575v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Haffani" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Goring" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-1126-x" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KG0C18D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098356v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Peters" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925574v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670260410001683241" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926780v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tichtinsky" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanoosthuyse" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1360-1385(03)00062-1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4J23G3S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032851v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanoosthuyse" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1360-1385(03)00062-1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032848v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.023846" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925576v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735849v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Journot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)02956-3" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925582v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pastuglia" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Swarup" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saindrenan" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roby" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(01)00821-6" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J9GJF42-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925580v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Channeli&#232;re" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#235;phane Riviere" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(02)02413-4" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925579v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926798v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032855v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0955-0674(02)00305-8" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926539v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Miege" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1010664704926" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926525v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mazzurco" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waheeda Sulaman" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Elina" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne R Goring" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674927v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruffio-Ch&#226;ble" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Schierup" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabrillac" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925589v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruffio-Ch&#226;ble" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel H Schierup" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cabrillac" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925591v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925586v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35065626" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695604v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giranton" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926783v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giranton" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ruffio-Chable" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1999.1042" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926568v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Giranton" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaude" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.7.3759" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926532v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.11.5.971" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926536v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4469(99)00104-3" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P97FF7PX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693667v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03086451v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Schmidt" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926645v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.9.1.49" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692178v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roby" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926580v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarup Ranjan" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christian" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380050524" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H2ZG16FL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926573v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.9.11.2065" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698185v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689478v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704966v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hatzfeld" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friry" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heizmann" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714706v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chaboud" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matthys-Rochon" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E.M. Bates" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708694v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kleman-Mariac" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926671v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Stanchev" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. D. Croy" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926654v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Ariza" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christain Dumas" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1995.8060827.x" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314514v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaboud" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ee Bates" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Cock" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03086441v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Delorme" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Giranton" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Friry" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heizmann" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.1995.7030429.x" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705476v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ariza" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926677v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantai Kleman-Mariac" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rougier" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00203663" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FKZJ0XC0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926680v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Matthys-Rochon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth E M Bates" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00019182" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8527WCLB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701710v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hemon" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926686v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale H&#233;mon" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie V Cullimore" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926699v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W Brock" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T Watson" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Morby" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926694v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Lightfoot" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Baron" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Wootton" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926852v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Wootton" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Nicolson" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn E Waiters" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F Burke" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926702v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyu Don Kim" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip H. Miller" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Hutson" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R Schmidt" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926706v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M Mould" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Bennett" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926710v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori L. Roof" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newell F. Bascomb" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W. Gehrke" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth C. Kuo" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926718v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947586v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamy" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947582v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gouhier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947585v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947599v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947589v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Toda" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947618v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947466v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947470v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447105v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roeder" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447141v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Magnard" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jullien" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447188v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447183v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447215v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Cullimore" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J.F. Farnden" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bennett" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947591v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947597v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947594v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseini Issaka-Salia" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947598v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947471v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lercker" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947467v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814810v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429351907" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03671226v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429351907-19" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443575v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33038-9_58-1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443521v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9642-2_16" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443554v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9642-2_8" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443342v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8639-6_6" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443467v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441707v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846612v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Daniell" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Benett" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446701v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badaoui" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrault" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05069723v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453200v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774450v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liesner" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947625v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925062v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546324v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Mark Cock" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559266v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446760v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paterson" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wassman" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446763v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03446714v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minori Harada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Fu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-026-02159-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Khatei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Junaid Sidiq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Juterbock" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2026.104551" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.06.636791" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Boland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Maier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Peters" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kawai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Westermeier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05327848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Faria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Plastino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70067" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05374384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Ratchinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.107449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Mckeown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan Schroeder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachida Tadrent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaf009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997831v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan C Schroeder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Barrera-Redondo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dinatale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02838-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05187351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mauger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104203" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-025-03583-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Rousselot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03656-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Berchtenbreiter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Emir Mumcu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Stephanie Rackevei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2024.126107" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Maz&#233;as" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bouguerba-Collin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10811-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03896148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13310" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990893v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zheng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqin Yao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Henschen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201283" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03658367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourdareau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gueno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps5030036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03553061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Akita" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeaki Hanyuda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2022.107408" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03619076v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01692-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03608518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Borg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac145" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03084385v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02216-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437699v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10190" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03254135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Serrano-Serrano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Barrera&#8208;redondo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Luthringer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13880" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03356727v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17525" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03285072v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Petroll" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Schreiber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Finke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven B. Gould" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12071055" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03358993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12101532" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03274489v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter G M&#252;ller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Gaschet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17582" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13126" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199094v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Jueterbock" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine J P Minne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda A Coleman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wernberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.658485" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03286803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kloareg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12071059" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03019153v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bidon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Kabbara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gl&#233;varec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112526" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Won Choi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Graf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Nishitsuji" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58817-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02873422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guiglielmoni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02041-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02462340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101762" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02995785v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.3753" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082916v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M. Coelho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-030620-093031" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02995644v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor T Bringloe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Starko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael M Wade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2020.1787679" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935769v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M Coelho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter M&#252;ller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-020-00164-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137038v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Kilani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clastre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2019.04.055" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02170844v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mignerot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008211" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046119v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P Lipinska" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L Serrano-Serrano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Peters" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kogame" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1630-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098285v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Herivaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy213" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15694" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269449v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Nagasato" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz186" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042404v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Arun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.43101" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145763v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Uji" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00440" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02995679v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Margarida Coelho" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Paulina Lipinska" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mark Cock" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G Umen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2018.06.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145778v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P Lipinska" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Montecinos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahwash Jamy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9060286" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14321" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806388v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R T Toda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1201-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436640v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macaisne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuli Liu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.141523" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502456v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delin Duan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P. Lipinska" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx038" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145860v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J Montecinos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lerck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43241" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806393v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Brodie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Bouget" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Xin Chan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Clerck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14760" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806394v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.05.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D025R7T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297556v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0806-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925145v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Macaisne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806430v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv173" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226462v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faugeron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140535" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285048v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv049" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167462v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Couceiro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Hunsperger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12702" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01278012v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Tarver" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Taylor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv578" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142006v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2015.03.007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132642v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Pessia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.042" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735823v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.6.4659" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668502v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806434v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2013.09.004" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806431v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luthringer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmed" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/2198-011X/2014/0002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113862v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiko Oka" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Motomura" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806438v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Farnham" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Brownlee" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12096" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38B9F22E756A4CBF2AF6B8F82434D3623F053F56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074841v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy A Read" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kegel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Klute" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C Lefebvre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12221" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071265v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick T Peters" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12007" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817749v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12000" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926731v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Coelho" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scornet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousvoal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T Peters" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dartevelle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot067934" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926739v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mark Peters" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F Dartevelle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot067959" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926740v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dartevelle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.emo065821" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441669v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13258-010-0225-0" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926736v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot067975" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926734v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot067967" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926732v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot067942" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806390v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102274108" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925539v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Tenhaken" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Voglas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Neu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G Huber" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m111.230979" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925432v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-12-2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806425v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Coll&#233;n" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oudot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019540" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926743v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err117" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806442v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.05.006" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441679v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira.F. Peters" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806417v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03345.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254018v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Bothwell" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03357.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925564v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A Ritter" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ubertini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaillard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900004" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925563v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bail" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billoud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kowalczyk" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kowalczyk" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gicquel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.149708" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806412v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Mann" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A. C&#243;rdova" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Correa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03303.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441686v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R Taylor" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03454.x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183325v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cast" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925565v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serinde J van Wijk" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga Youn Cho" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1835.2010.00574.x" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WCKL42BL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806414v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03374.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806415v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03273.x" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806420v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Pearson" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Valente" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Viegas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-253" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359779v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guermeur" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-393" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806436v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Monnier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.016303" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925570v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Robbens" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Spring" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9059-z" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925566v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billoud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maisonneuve" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2008.00582.x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6NVXDQ58-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662642v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0711551105" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806432v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Franco" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-75" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806426v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02304.x" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00188391v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926745v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.07.025" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189101v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergougnoux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caissard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jullien" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0531-1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26BK47B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188912v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Sz&#233;csi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Joly" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bordji" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Varaud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601270" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735831v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Bechec" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dutron" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.070961" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098384v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peters" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kloareg" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925572v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rocher" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.09.016" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098356v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Peters" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925575v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Haffani" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Goring" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-1126-x" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KG0C18D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925574v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670260410001683241" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032851v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tichtinsky" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanoosthuyse" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1360-1385(03)00062-1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4J23G3S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926780v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanoosthuyse" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1360-1385(03)00062-1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925576v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.023846" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925579v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Journot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925580v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Channeli&#232;re" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#235;phane Riviere" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(02)02413-4" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735849v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)02956-3" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925582v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pastuglia" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Swarup" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saindrenan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roby" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(01)00821-6" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J9GJF42-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926798v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032855v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0955-0674(02)00305-8" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674927v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruffio-Ch&#226;ble" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Schierup" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabrillac" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926539v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Miege" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1010664704926" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926525v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mazzurco" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waheeda Sulaman" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Elina" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne R Goring" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925589v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruffio-Ch&#226;ble" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel H Schierup" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cabrillac" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925586v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35065626" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925591v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926783v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giranton" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ruffio-Chable" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1999.1042" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695604v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giranton" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926568v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Giranton" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaude" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.7.3759" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926532v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.11.5.971" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926536v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4469(99)00104-3" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P97FF7PX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693667v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03086451v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Schmidt" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926645v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.9.1.49" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926580v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarup Ranjan" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christian" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380050524" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H2ZG16FL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926573v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.9.11.2065" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692178v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roby" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698185v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689478v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926671v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Stanchev" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. D. Croy" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708694v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kleman-Mariac" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714706v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chaboud" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matthys-Rochon" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E.M. Bates" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704966v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hatzfeld" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friry" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heizmann" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926654v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Ariza" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christain Dumas" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1995.8060827.x" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314514v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaboud" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ee Bates" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Cock" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03086441v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Delorme" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Giranton" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Friry" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heizmann" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.1995.7030429.x" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705476v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ariza" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926677v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantai Kleman-Mariac" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rougier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00203663" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FKZJ0XC0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926680v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Matthys-Rochon" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth E M Bates" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00019182" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8527WCLB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701710v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hemon" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926686v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale H&#233;mon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie V Cullimore" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926852v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Wootton" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Nicolson" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn E Waiters" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F Burke" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926694v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Lightfoot" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Baron" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Wootton" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926699v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W Brock" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T Watson" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Morby" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926702v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyu Don Kim" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip H. Miller" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Hutson" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R Schmidt" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926706v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M Mould" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Bennett" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926710v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori L. Roof" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newell F. Bascomb" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W. Gehrke" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth C. Kuo" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926718v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947586v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamy" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947582v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gouhier" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947585v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947599v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947589v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Toda" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947618v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947466v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947470v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447105v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roeder" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447141v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Magnard" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jullien" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447188v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447183v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447215v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Cullimore" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J.F. Farnden" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bennett" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947591v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947597v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947594v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseini Issaka-Salia" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947598v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947471v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lercker" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947467v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814810v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429351907" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03671226v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429351907-19" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443575v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33038-9_58-1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443521v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9642-2_16" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443554v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9642-2_8" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443342v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8639-6_6" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443467v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441707v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846612v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Daniell" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Benett" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446701v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badaoui" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrault" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05069723v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453200v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774450v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liesner" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947625v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925062v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546324v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Mark Cock" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559266v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446760v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paterson" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wassman" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446763v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03446714v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>