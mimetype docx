--- v0 (2026-03-25)
+++ v1 (2026-05-05)
@@ -1435,385 +1435,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03319928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygenated polycyclic aromatic compounds (O-PACs) transfer in soil and groundwater - Experiments at the laboratory scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilisation et transfert des Composés Aromatiques Polycycliques (CAP) dans les sols historiquement contaminés par des goudrons de houille : Expérimentations au laboratoire et in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Joyeux</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AquaConSoil 2019 15th International Conference Sustainable Use and Management of Soil, Sediment and Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03237240v1</w:t>
+                <w:t xml:space="preserve">ineris-03319931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation et transfert des Composés Aromatiques Polycycliques (CAP) dans les sols historiquement contaminés par des goudrons de houille : Expérimentations au laboratoire et in situ</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contaminant mass flux measurement in groundwater with passive samplers coupled with flowmeter measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goedele Verreydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Demougeot-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">15. International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03319931v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminant mass flux measurement in groundwater with passive samplers coupled with flowmeter measurements</w:t>
+                <w:t xml:space="preserve">Oxygenated polycyclic aromatic compounds (O-PACs) transfer in soil and groundwater - Experiments at the laboratory scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goedele Verreydt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Richez</w:t>
+                <w:t xml:space="preserve">Jue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Demougeot-Renard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil 2019)</w:t>
+              <w:t xml:space="preserve">AquaConSoil 2019 15th International Conference Sustainable Use and Management of Soil, Sediment and Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03237241v1</w:t>
+                <w:t xml:space="preserve">ineris-03237240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the risk of drinking water downstream from sites polluted with polycyclic aromatic hydrocarbons (PAHs) ? Comparative toxicity of oxygenated polycyclic aromatic compounds (O-PACs) to associated PAHs</w:t>
               </w:r>
@@ -1907,77 +1907,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de flux massiques de contaminants dans les eaux souterraines. Tests sur sites atelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goedele Verreydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Demougeot-Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2563,51 +2563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of contaminated sites on karst - Feedback on the exposure of integrative passive samplers in 17 springs of the Jura mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Demougeot-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Trunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2682,165 +2682,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Passiflux : Tests d’échantillonneurs passifs de flux dans les eaux souterraines</w:t>
+                <w:t xml:space="preserve">Émission et transfert de composés aromatiques polycycliques oxygénés (CAP-O) dans les sols et les eaux souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ADEME sur les sites et sols pollués "Quelles innovations pour les outils et méthodes de diagnostic"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journée technique d'information et de retour d'expérience de la gestion des sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853597v1</w:t>
+                <w:t xml:space="preserve">ineris-01853584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émission et transfert de composés aromatiques polycycliques oxygénés (CAP-O) dans les sols et les eaux souterraines</w:t>
+                <w:t xml:space="preserve">Projet Passiflux : Tests d’échantillonneurs passifs de flux dans les eaux souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journée technique d'information et de retour d'expérience de la gestion des sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque ADEME sur les sites et sols pollués "Quelles innovations pour les outils et méthodes de diagnostic"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853584v1</w:t>
+                <w:t xml:space="preserve">ineris-01853597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet &amp;quot;PASSIFLUX&amp;quot; : Les échantillonneurs passifs de flux pour la mesure de la qualité des eaux souterraines</w:t>
               </w:r>
@@ -2908,51 +2908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminant mass flux measurement in groundwater with passive samplers - A field application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goedele Verreydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3299,342 +3299,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des mécanismes de mobilisation et de transfert de CAP oxygénés dans les eaux souterraines et les sols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emission et transfert de composés aromatiques polycycliques (CAP) oxygénés dans les sols : Premiers résultats de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée technique "Gestion des sites et des sols pollués - Caractérisation et surveillance des milieux (eaux, sols, gaz du sol et air intérieur), exposition et évaluation des risques sanitaires (bioaccessibilité, ..)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01862487v1</w:t>
+                <w:t xml:space="preserve">ineris-01855625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive samplers as an efficient way to measure groundwater quality at contaminated sites : feedback from the field</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compréhension des mécanismes de mobilisation et de transfert de CAP oxygénés dans les eaux souterraines et les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitraka Andriatsihoarana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Contaminated Site Management in Europe (CSME 2014) / Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852852v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission et transfert de composés aromatiques polycycliques (CAP) oxygénés dans les sols : Premiers résultats de recherche</w:t>
+                <w:t xml:space="preserve">Passive samplers as an efficient way to measure groundwater quality at contaminated sites : feedback from the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique "Gestion des sites et des sols pollués - Caractérisation et surveillance des milieux (eaux, sols, gaz du sol et air intérieur), exposition et évaluation des risques sanitaires (bioaccessibilité, ..)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference Contaminated Site Management in Europe (CSME 2014) / Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855625v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports du DPT (Direct-Push Technology) pour la caractérisation des sols et des eaux souterraines</w:t>
               </w:r>
@@ -3646,77 +3646,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
@@ -3739,316 +3739,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01862481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk perception and community involvement in a district with contaminated groundwater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Push Technology : an efficient screening technique for an optimized site characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veerle Labeeuw</w:t>
+                <w:t xml:space="preserve">Guillaume Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Verheyen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bert van Goidsenhoven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International UFZ-Deltares Conference on Groundwater-Soil-Systems and Water Resource Management (AquaConSoil 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971175v1</w:t>
+                <w:t xml:space="preserve">ineris-00971173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Push Technology : an efficient screening technique for an optimized site characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Michel</w:t>
+                <w:t xml:space="preserve">Risk perception and community involvement in a district with contaminated groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Labeeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Verheyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Janssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gay</w:t>
+                <w:t xml:space="preserve">Katrien van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert van Goidsenhoven</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Vandermoere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International UFZ-Deltares Conference on Groundwater-Soil-Systems and Water Resource Management (AquaConSoil 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971173v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive samplers and natural vertical flow measurement as an innovative way of sampling groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4099,51 +4099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of chlorinated volatile organic compounds from soil and groundwater into indoor air buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,77 +4220,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the efficiency of passive samplers for groundwater sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Quiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4345,64 +4345,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative approach for groundwater contamination characterization : passive samplers coupled with vertical flow measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6010,51 +6010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL058N" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03827320v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Almouallem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joyeux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trouv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2021.11.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ngo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2021.1880449" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3708-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet V. Ngo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lucas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.950759" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gujisaite" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2014.01.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G32HV264-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016652v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04034906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Almouallem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trouve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03514904v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dorge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joyeux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Nouen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Verreydt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demougeot-Renard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Granier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237794v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02265177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie C&#244;me" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elicia Verardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulang&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maurice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853494v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Trunz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bapst" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Renard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fischer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fehri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andriatsihoarana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Molina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855625v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Simoes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hulot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Labeeuw" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Verheyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Janssens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van de Wiele" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vandermoere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Goidsenhoven" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Thiam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hazebrouck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quiot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970680v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Licas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322296v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL058N" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03827320v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Almouallem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joyeux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trouv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2021.11.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ngo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2021.1880449" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3708-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet V. Ngo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lucas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.950759" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gujisaite" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2014.01.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G32HV264-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016652v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04034906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Almouallem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trouve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03514904v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dorge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joyeux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Nouen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Verreydt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demougeot-Renard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Granier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237794v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02265177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie C&#244;me" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elicia Verardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulang&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maurice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853494v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Trunz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bapst" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Renard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fischer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853597v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fehri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andriatsihoarana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemoine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Molina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Simoes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hulot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971173v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Goidsenhoven" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971175v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Labeeuw" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Verheyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Janssens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van de Wiele" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vandermoere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Thiam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hazebrouck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quiot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970680v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Licas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322296v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>