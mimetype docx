--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1208,265 +1208,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Communication Overhead for a Clustering-Based Security Protocol in Ad Hoc Networks</w:t>
+                <w:t xml:space="preserve">Wireless Communication Technologies for ITS Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadi Maghmoumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Abouaissa</w:t>
+                <w:t xml:space="preserve">Kashif Dar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (5), pp.156-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.2010.5458377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840325v1</w:t>
+                <w:t xml:space="preserve">hal-00840318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Communication Technologies for ITS Applications</w:t>
+                <w:t xml:space="preserve">Analysis of Communication Overhead for a Clustering-Based Security Protocol in Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kashif Dar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
+                <w:t xml:space="preserve">Chadi Maghmoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Abouaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal On Advances in Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1&amp;2), pp.104-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840318v1</w:t>
+                <w:t xml:space="preserve">hal-00840325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-driven engineering of composite Web services using UML-S</w:t>
               </w:r>
@@ -2162,546 +2162,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
+                <w:t xml:space="preserve">Approche distribuée et auto-adaptative pour la régulation de la taille d'une population d’agents mobiles dans un réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.115-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470120v1</w:t>
+                <w:t xml:space="preserve">hal-01116611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and implementation of geo-localized services equipped with self-adapting and selforganizing capabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference, ENC-GNSS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Genêve, Switzerland. 7 p</w:t>
+              <w:t xml:space="preserve">50th IEEE Globecom07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470118v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">Modeling and implementation of geo-localized services equipped with self-adapting and selforganizing capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE Globecom07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">European Navigation Conference, ENC-GNSS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Genêve, Switzerland. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701118v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location based models for pervasive road networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Pervasive Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283954⟩</w:t>
+              <w:t xml:space="preserve">IEEE Globecom Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Washington, DC, United States. pp.9 Pages, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2007.4437809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877070v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche distribuée et auto-adaptative pour la régulation de la taille d'une population d’agents mobiles dans un réseau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
+                <w:t xml:space="preserve">Location based models for pervasive road networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Pervasive Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.443 - 447, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116611v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3131,51 +3131,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C46C1190"/>
+    <w:nsid w:val="76D6FC24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3362,51 +3362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaafar-gaber" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4356-6760" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061133221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-1642-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549670v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mabed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassabe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-024-04949-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Chafik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tayane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ennaji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kassan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-019-01303-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Chariete" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Ait-Cheik-Bihi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3161" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6G4ZXZX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.08.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seytkamal Medetov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zinedine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2014.07.037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2013.01.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRS72H1Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmed Bakhouya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2011.06.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN9LSBT7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maghmoumi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Dar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2010.5458377" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lassabe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC52870.2021.9521628" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cottin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2009.5384734" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334447v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2008.17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1387249.1387255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470120v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2007.4437809" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877070v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283954" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116611v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alexandre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohmed Bakhouya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suboh Suboh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El-Ghazawi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaafar-gaber" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4356-6760" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061133221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-1642-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549670v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mabed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassabe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-024-04949-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Chafik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tayane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ennaji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kassan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-019-01303-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Chariete" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Ait-Cheik-Bihi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3161" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6G4ZXZX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.08.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seytkamal Medetov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zinedine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2014.07.037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2013.01.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRS72H1Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmed Bakhouya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2011.06.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN9LSBT7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Dar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2010.5458377" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maghmoumi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lassabe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC52870.2021.9521628" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cottin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2009.5384734" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334447v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2008.17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1387249.1387255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2007.4437809" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283954" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alexandre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohmed Bakhouya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suboh Suboh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El-Ghazawi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>