--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1208,265 +1208,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Communication Technologies for ITS Applications</w:t>
+                <w:t xml:space="preserve">Analysis of Communication Overhead for a Clustering-Based Security Protocol in Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kashif Dar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
+                <w:t xml:space="preserve">Chadi Maghmoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Abouaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal On Advances in Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1&amp;2), pp.104-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840318v1</w:t>
+                <w:t xml:space="preserve">hal-00840325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Communication Overhead for a Clustering-Based Security Protocol in Ad Hoc Networks</w:t>
+                <w:t xml:space="preserve">Wireless Communication Technologies for ITS Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadi Maghmoumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Abouaissa</w:t>
+                <w:t xml:space="preserve">Kashif Dar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (5), pp.156-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.2010.5458377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840325v1</w:t>
+                <w:t xml:space="preserve">hal-00840318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-driven engineering of composite Web services using UML-S</w:t>
               </w:r>
@@ -2162,546 +2162,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche distribuée et auto-adaptative pour la régulation de la taille d'une population d’agents mobiles dans un réseau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
+                <w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.115-120</w:t>
+              <w:t xml:space="preserve">50th IEEE Globecom07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116611v1</w:t>
+                <w:t xml:space="preserve">hal-00701118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">Modeling and implementation of geo-localized services equipped with self-adapting and selforganizing capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE Globecom07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">European Navigation Conference, ENC-GNSS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Genêve, Switzerland. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701118v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and implementation of geo-localized services equipped with self-adapting and selforganizing capabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference, ENC-GNSS'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Globecom Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Washington, DC, United States. pp.9 Pages, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2007.4437809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470118v1</w:t>
+                <w:t xml:space="preserve">hal-00470120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
+                <w:t xml:space="preserve">Location based models for pervasive road networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Pervasive Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.443 - 447, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2007.4437809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00470120v1</w:t>
+                <w:t xml:space="preserve">hal-00877070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location based models for pervasive road networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">Approche distribuée et auto-adaptative pour la régulation de la taille d'une population d’agents mobiles dans un réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Pervasive Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.115-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00877070v1</w:t>
+                <w:t xml:space="preserve">hal-01116611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2732,51 +2732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopositionnement et mobilités : GPS, EGNOS et GALILEO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3131,51 +3131,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76D6FC24"/>
+    <w:nsid w:val="52ED9CCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3362,51 +3362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaafar-gaber" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4356-6760" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061133221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-1642-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549670v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mabed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassabe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-024-04949-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Chafik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tayane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ennaji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kassan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-019-01303-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Chariete" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Ait-Cheik-Bihi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3161" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6G4ZXZX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.08.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seytkamal Medetov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zinedine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2014.07.037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2013.01.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRS72H1Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmed Bakhouya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2011.06.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN9LSBT7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Dar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2010.5458377" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maghmoumi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lassabe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC52870.2021.9521628" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cottin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2009.5384734" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334447v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2008.17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1387249.1387255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2007.4437809" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283954" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alexandre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohmed Bakhouya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suboh Suboh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El-Ghazawi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaafar-gaber" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4356-6760" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061133221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-1642-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549670v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mabed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassabe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-024-04949-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Chafik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tayane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ennaji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kassan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-019-01303-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Chariete" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Ait-Cheik-Bihi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3161" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6G4ZXZX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.08.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seytkamal Medetov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zinedine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2014.07.037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2013.01.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRS72H1Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmed Bakhouya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2011.06.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN9LSBT7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maghmoumi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Dar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2010.5458377" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lassabe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC52870.2021.9521628" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cottin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2009.5384734" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334447v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2008.17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1387249.1387255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470120v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2007.4437809" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877070v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283954" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116611v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alexandre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohmed Bakhouya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suboh Suboh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El-Ghazawi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>