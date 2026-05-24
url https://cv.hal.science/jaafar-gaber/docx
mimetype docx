--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,3076 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3025 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jaafar Gaber </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jaafar-gaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4356-6760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061133221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=C_QPZS8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-1642-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for modular robots self-reconfiguration problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Buchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lassabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2-3), pp.347-359. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-024-04949-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From conventional to programmable matter systems: A review of design, materials, and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amine Chafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Tayane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ennaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Energy Management system achieving piezoelectric energy harvesting in Wireless Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Kassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lorenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (2), pp.794 - 805. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-019-01303-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of users’ acceptance and satisfaction of emergency call service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chariete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bakhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Ait-Cheik-Bihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (15), pp.2279-2291. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dac.3161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy evaluation of AID protocol in Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bakhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lorenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.287-293. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2015.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decentralized approach for information dissemination in Vehicular Ad hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seytkamal Medetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bakhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Zinedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.154-165. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2014.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven approach supporting formal verification for web service composition protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bakhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lorenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (Issue 1), pp.1102-1115. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2013.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Approach for Information Dissemination in Vehicular Ad hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmed Bakhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lorenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.1971-1978. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2011.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Communication Technologies for ITS Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Dar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bakhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lorenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (5), pp.156-162. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2010.5458377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Communication Overhead for a Clustering-Based Security Protocol in Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Maghmoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Abouaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lorenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1&amp;2), pp.104-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven engineering of composite Web services using UML-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation based Self Reconfiguration Algorithm for 6-lattice Modular Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Buchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lassabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahabou Abdou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 20th International Symposium on Parallel and Distributed Computing (ISPDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cluj-Napoca, France. pp.49-56, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC52870.2021.9521628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Energy and Location Based Clustering Protocol for Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Kassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, MO, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TransportML: a middleware for Location-Based Services collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Le Caire, Egypt. pp.1-6, ISBN 978-1-4244-4765-7, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2009.5384734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and specification of Web services composition using UML-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on Next Generation Web Services Practices (NWeSP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Seoul, South Korea. pp.15-20, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NWeSP.2008.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware Models for Location-Based Services : a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pervasive Services (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Sorrento, Italy. ISBN: 978-1-60558-206-1, p.35-40, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1387249.1387255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche distribuée et auto-adaptative pour la régulation de la taille d'une population d’agents mobiles dans un réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bakhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Globecom07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Washington, DC, United States. pp.9 Pages, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2007.4437809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and implementation of geo-localized services equipped with self-adapting and selforganizing capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Navigation Conference, ENC-GNSS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Genêve, Switzerland. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location based models for pervasive road networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.443 - 447, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopositionnement et mobilités : GPS, EGNOS et GALILEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial UTBM, Collection Chantiers, 416 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Continuous Logarithm in the Complex Circle for Post-Quantum Cryptographic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation and Design Tradeoffs of On-Chip Interconnect Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohmed Bakhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suboh Suboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek El-Ghazawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3131,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52ED9CCC"/>
+    <w:nsid w:val="0D9A2CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3362,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaafar-gaber" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4356-6760" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061133221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-1642-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549670v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mabed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassabe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-024-04949-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Chafik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tayane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ennaji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kassan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-019-01303-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Chariete" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Ait-Cheik-Bihi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3161" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6G4ZXZX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.08.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seytkamal Medetov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zinedine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2014.07.037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2013.01.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRS72H1Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmed Bakhouya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2011.06.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN9LSBT7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maghmoumi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Dar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2010.5458377" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lassabe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC52870.2021.9521628" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cottin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2009.5384734" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334447v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2008.17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1387249.1387255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470120v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2007.4437809" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877070v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283954" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116611v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alexandre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohmed Bakhouya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suboh Suboh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El-Ghazawi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaafar-gaber" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4356-6760" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061133221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=C_QPZS8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-1642-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mabed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassabe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-024-04949-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Chafik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tayane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ennaji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kassan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-019-01303-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505795v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Chariete" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Ait-Cheik-Bihi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6G4ZXZX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319849v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.08.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seytkamal Medetov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zinedine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2014.07.037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2013.01.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRS72H1Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmed Bakhouya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2011.06.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN9LSBT7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Dar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2010.5458377" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maghmoumi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lassabe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC52870.2021.9521628" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959944v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cottin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2009.5384734" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2008.17" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1387249.1387255" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2007.4437809" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283954" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alexandre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohmed Bakhouya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suboh Suboh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El-Ghazawi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>