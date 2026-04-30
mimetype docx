--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -259,321 +259,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive drying of the hydrothermal system of La Soufrière de Guadeloupe (French West Indies) revealed by multi-year monitoring of chlorine isotopic composition of fumarolic HCl</w:t>
+                <w:t xml:space="preserve">Experimental determination of equilibrium sulfur isotope fractionation factors in the gas-silicate melt-sulfide liquid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Le Glas</w:t>
+                <w:t xml:space="preserve">Shashank Prabha Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+                <w:t xml:space="preserve">Kenneth T Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Moretti</w:t>
+                <w:t xml:space="preserve">Diego F Narváez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Estelle F Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Agrinier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jabrane Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 462, pp.108306. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05405498v1</w:t>
+                <w:t xml:space="preserve">insu-05399807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of equilibrium sulfur isotope fractionation factors in the gas-silicate melt-sulfide liquid system</w:t>
+                <w:t xml:space="preserve">Progressive drying of the hydrothermal system of La Soufrière de Guadeloupe (French West Indies) revealed by multi-year monitoring of chlorine isotopic composition of fumarolic HCl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashank Prabha Mohan</w:t>
+                <w:t xml:space="preserve">Étienne Le Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth T Koga</w:t>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego F Narváez</w:t>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle F Rose-Koga</w:t>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jabrane Labidi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 462, pp.108306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05399807v1</w:t>
+                <w:t xml:space="preserve">insu-05405498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clumped Isotope Signatures of Abiotic Methane: The Role of the Combinatorial Isotope Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M. Mccollom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -689,51 +689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qasid Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -836,51 +836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rumble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzu‐hsuan Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -925,589 +925,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noble Gases and Stable Isotopes Track the Origin and Early Evolution of the Venus Atmosphere</w:t>
+                <w:t xml:space="preserve">Molybdenum isotopes in plume-influenced MORBs reveal recycling of ancient anoxic sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Avice</w:t>
+                <w:t xml:space="preserve">Q. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Parai</w:t>
+                <w:t xml:space="preserve">M. Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seth Jacobson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">C. Rosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Trainer</w:t>
+                <w:t xml:space="preserve">T. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 218 (8), pp.60. </w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.43-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-022-00929-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273851v1</w:t>
+                <w:t xml:space="preserve">hal-04273881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-zero 33 S and 36 S anomalies in Pitcairn basalts suggest Proterozoic sediments in the EM-1 mantle plume</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Extreme methane clumped isotopologue bio-signatures of aerobic and anaerobic methanotrophy: Insights from the Lake Pavin and the Black Sea sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James W. Dottin Ill</w:t>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Clog</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117422⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 338, pp.34-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03629791v1</w:t>
+                <w:t xml:space="preserve">hal-04273828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme methane clumped isotopologue bio-signatures of aerobic and anaerobic methanotrophy: Insights from the Lake Pavin and the Black Sea sediments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Noble Gases and Stable Isotopes Track the Origin and Early Evolution of the Venus Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Parai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Jézéquel</w:t>
+                <w:t xml:space="preserve">Melissa Trainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 338, pp.34-53. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218 (8), pp.60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.09.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-022-00929-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273828v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molybdenum isotopes in plume-influenced MORBs reveal recycling of ancient anoxic sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-zero 33 S and 36 S anomalies in Pitcairn basalts suggest Proterozoic sediments in the EM-1 mantle plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabrane Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Ahmad</w:t>
+                <w:t xml:space="preserve">James W. Dottin Ill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wille</w:t>
+                <w:t xml:space="preserve">M Clog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rosca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jabrane Labidi</w:t>
+                <w:t xml:space="preserve">C Hemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Schmid</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23, pp.43-48. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 584, pp.117422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.2236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273881v1</w:t>
+                <w:t xml:space="preserve">insu-03629791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of nitrogen in Earth's mantle: constraints from basalts 15 N/ 14 N and N2/ 3 He ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 597, pp.120780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1541,51 +1541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin and dynamics of nitrogen in the Earth's mantle constrained by 15N15N in hydrothermal gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1626,161 +1626,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03629823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical, biological and clumped isotopologue evidence for substantial microbial methane production under carbon limitation in serpentinites of the Samail Ophiolite, Oman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recycling of nitrogen and light noble gases in the Central American subduction zone: constraints from 15 N 15 N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabrane Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel B Nothaft</w:t>
+                <w:t xml:space="preserve">E.D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis S Templeton</w:t>
+                <w:t xml:space="preserve">T.P. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeemin H Rhim</w:t>
+                <w:t xml:space="preserve">P.H. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David T Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jabrane Labidi</w:t>
+                <w:t xml:space="preserve">C.J. Ballentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 571, pp.117112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JG006025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325162v1</w:t>
+                <w:t xml:space="preserve">hal-03325181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2 in deep subsurface fracture fluids of the Canadian Shield: Source and possible recycling processes</w:t>
               </w:r>
@@ -1818,51 +1818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Warr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 585, pp.120571. </w:t>
@@ -1913,51 +1913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for methane isotopic bond re-ordering in gas reservoirs sourcing cold seeps from the Sea of Marmara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I E Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2028,1122 +2028,1122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of nitrogen and light noble gases in the Central American subduction zone: constraints from 15 N 15 N</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sulfur Isotope Evidence for a Geochemical Zonation of the Samoan Mantle Plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Dottin Ill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.D. Young</w:t>
+                <w:t xml:space="preserve">Matthew G. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.P. Fischer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James Farquhar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117112⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.1510-1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GC009816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325181v1</w:t>
+                <w:t xml:space="preserve">insu-03590046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur Isotope Evidence for a Geochemical Zonation of the Samoan Mantle Plume</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Geochemical, biological and clumped isotopologue evidence for substantial microbial methane production under carbon limitation in serpentinites of the Samail Ophiolite, Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B Nothaft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis S Templeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeemin H Rhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David T Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (6), pp.1510-1517. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GC009816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JG006025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03590046v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal 15N15N abundances constrain the origins of mantle nitrogen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The sulfur budget and sulfur isotopic composition of Martian regolith breccia NWA 7533</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Lorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rollion‐bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thomassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2173-4⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.2097-2116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.13564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089850v1</w:t>
+                <w:t xml:space="preserve">hal-02955751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sulfur budget and sulfur isotopic composition of Martian regolith breccia NWA 7533</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Low Δ 12 CH 2 D 2 values in microbialgenic methane result from combinatorial isotope effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Taenzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bellucci</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew L Masterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiahong Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rumble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.13564⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 285, pp.225-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955751v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Δ 12 CH 2 D 2 values in microbialgenic methane result from combinatorial isotope effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Black Lives Matter: Promoting Diversity, Equity, and Inclusion in Geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily H G Cooperdock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W Dottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Keisling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.06.026⟩</w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.226-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/gselements.16.4.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091028v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black Lives Matter: Promoting Diversity, Equity, and Inclusion in Geochemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Methane thermometry in deep-sea hydrothermal systems: Evidence for re-ordering of doubly-substituted isotopologues during fluid cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Kohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/gselements.16.4.226⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 288, pp.248-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094463v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane thermometry in deep-sea hydrothermal systems: Evidence for re-ordering of doubly-substituted isotopologues during fluid cooling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Recycled selenium in hot spot-influenced lavas records ocean-atmosphere oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aierken Yierpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Schoenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.08.013⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abb6179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089851v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycled selenium in hot spot-influenced lavas records ocean-atmosphere oxygenation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sulfur isotope characterization of primordial and recycled sources feeding the Samoan mantle plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Dottin Ill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronny Schoenberg</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran Lekic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Farquhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abb6179⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 534, pp.116073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064357v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur isotope characterization of primordial and recycled sources feeding the Samoan mantle plume</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal 15N15N abundances constrain the origins of mantle nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James Farquhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 534, pp.116073. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 580 (7803), pp.367-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2173-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089842v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early inner solar system origin for anomalous sulfur isotopes in differentiated protoplanets</w:t>
               </w:r>
@@ -3168,51 +3168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang-Tae Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3308,51 +3308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in measuring multiply-substituted isotopologues of gas molecules with geochemical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issaku Kohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3568,51 +3568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Calvo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Huang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kubik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ady8018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05405498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Glas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108306" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Prabha Mohan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T Koga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F Narv&#225;ez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F Rose-Koga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Labidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.12.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Mccollom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giunta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sherwood Lollar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Leavitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028194" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasid Ahmad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan K&#246;nig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Devey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118466" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh&#8208;ting Lin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rumble" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Young" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu&#8208;hsuan Tu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010791" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273851v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Parai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Jacobson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Trainer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00929-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03629791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Dottin Ill" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Clog" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hemond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cartigny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117422" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.09.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ahmad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2236" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03629805v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120780" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03629823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120709" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B Nothaft" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Templeton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeemin H Rhim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG006025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Warr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120571" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Giunta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I E Kohl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ruffine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Donval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116619" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325181v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Young" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Fischer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Barry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ballentine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117112" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590046v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Jackson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Farquhar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009816" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2173-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955751v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Lorand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion&#8208;bard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomassot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellucci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13564" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Taenzer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L Masterson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahong Feng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.06.026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily H G Cooperdock" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Dottin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keisling" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.4.226" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giunta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Kohl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seewald" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.08.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aierken Yierpan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Schoenberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb6179" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089842v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Lekic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jackson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116073" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01859778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Antonelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Tae Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peters" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1418907111" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964128v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaku Kohl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00141-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Calvo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Huang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kubik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ady8018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Prabha Mohan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T Koga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F Narv&#225;ez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F Rose-Koga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Labidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.12.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05405498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Glas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108306" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Mccollom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giunta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sherwood Lollar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Leavitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028194" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasid Ahmad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan K&#246;nig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Devey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118466" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh&#8208;ting Lin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rumble" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Young" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu&#8208;hsuan Tu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010791" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ahmad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2236" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.09.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Parai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Jacobson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Trainer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00929-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03629791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Dottin Ill" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Clog" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hemond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cartigny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117422" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03629805v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120780" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03629823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120709" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Young" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Fischer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Barry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ballentine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117112" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Warr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120571" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Giunta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I E Kohl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ruffine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Donval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116619" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590046v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Jackson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Farquhar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009816" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B Nothaft" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Templeton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeemin H Rhim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG006025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955751v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Lorand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion&#8208;bard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomassot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellucci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13564" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091028v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Taenzer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L Masterson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahong Feng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.06.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily H G Cooperdock" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Dottin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keisling" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.4.226" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giunta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Kohl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seewald" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.08.013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aierken Yierpan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Schoenberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb6179" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089842v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Lekic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jackson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116073" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2173-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01859778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Antonelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Tae Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peters" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1418907111" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964128v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaku Kohl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00141-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>