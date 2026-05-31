--- v1 (2026-04-30)
+++ v2 (2026-05-31)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -259,157 +259,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of equilibrium sulfur isotope fractionation factors in the gas-silicate melt-sulfide liquid system</w:t>
+                <w:t xml:space="preserve">Volatiles in the mantle below Northern Antarctica: Insights from Deception Island volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashank Prabha Mohan</w:t>
+                <w:t xml:space="preserve">Antonio Caracausi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth T Koga</w:t>
+                <w:t xml:space="preserve">Antonio Polo-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego F Narváez</w:t>
+                <w:t xml:space="preserve">Antonio Álvarez-Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle F Rose-Koga</w:t>
+                <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jabrane Labidi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edward Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 157, pp.173-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2026.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05399807v1</w:t>
+                <w:t xml:space="preserve">hal-05634213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive drying of the hydrothermal system of La Soufrière de Guadeloupe (French West Indies) revealed by multi-year monitoring of chlorine isotopic composition of fumarolic HCl</w:t>
               </w:r>
@@ -523,2211 +527,2224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05405498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clumped Isotope Signatures of Abiotic Methane: The Role of the Combinatorial Isotope Effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of equilibrium sulfur isotope fractionation factors in the gas-silicate melt-sulfide liquid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashank Prabha Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego F Narváez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129 (7), pp.e2023JB028194. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JB028194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692834v1</w:t>
+                <w:t xml:space="preserve">insu-05399807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy Mo isotope enrichment in the Pitcairn plume: implications for the subduction cycle of anoxic sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clumped Isotope Signatures of Abiotic Methane: The Role of the Combinatorial Isotope Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabrane Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qasid Ahmad</w:t>
+                <w:t xml:space="preserve">Thomas M. Mccollom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Wille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jabrane Labidi</w:t>
+                <w:t xml:space="preserve">Thomas Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan König</w:t>
+                <w:t xml:space="preserve">Barbara Sherwood Lollar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Devey</w:t>
+                <w:t xml:space="preserve">William D. Leavitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 624, pp.118466. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (7), pp.e2023JB028194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JB028194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277013v1</w:t>
+                <w:t xml:space="preserve">hal-04692834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse Origins of Gases From Mud Volcanoes and Seeps in Tectonically Fragmented Terrane</w:t>
+                <w:t xml:space="preserve">Heavy Mo isotope enrichment in the Pitcairn plume: implications for the subduction cycle of anoxic sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yueh‐ting Lin</w:t>
+                <w:t xml:space="preserve">Qasid Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Rumble</w:t>
+                <w:t xml:space="preserve">Martin Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Young</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jabrane Labidi</w:t>
+                <w:t xml:space="preserve">Stephan König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tzu‐hsuan Tu</w:t>
+                <w:t xml:space="preserve">Colin Devey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (10), pp.e2022GC010791. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 624, pp.118466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GC010791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273824v1</w:t>
+                <w:t xml:space="preserve">hal-04277013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molybdenum isotopes in plume-influenced MORBs reveal recycling of ancient anoxic sediments</w:t>
+                <w:t xml:space="preserve">Diverse Origins of Gases From Mud Volcanoes and Seeps in Tectonically Fragmented Terrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Ahmad</w:t>
+                <w:t xml:space="preserve">Yueh‐ting Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wille</w:t>
+                <w:t xml:space="preserve">Douglas Rumble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rosca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Schmid</w:t>
+                <w:t xml:space="preserve">Tzu‐hsuan Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.2236⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (10), pp.e2022GC010791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GC010791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273881v1</w:t>
+                <w:t xml:space="preserve">hal-04273824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme methane clumped isotopologue bio-signatures of aerobic and anaerobic methanotrophy: Insights from the Lake Pavin and the Black Sea sediments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Molybdenum isotopes in plume-influenced MORBs reveal recycling of ancient anoxic sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Jézéquel</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.09.034⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273828v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noble Gases and Stable Isotopes Track the Origin and Early Evolution of the Venus Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Avice</w:t>
+                <w:t xml:space="preserve">Near-zero 33 S and 36 S anomalies in Pitcairn basalts suggest Proterozoic sediments in the EM-1 mantle plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Parai</w:t>
+                <w:t xml:space="preserve">James W. Dottin Ill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seth Jacobson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jabrane Labidi</w:t>
+                <w:t xml:space="preserve">M Clog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Trainer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Hemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-022-00929-9⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 584, pp.117422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273851v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03629791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-zero 33 S and 36 S anomalies in Pitcairn basalts suggest Proterozoic sediments in the EM-1 mantle plume</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Noble Gases and Stable Isotopes Track the Origin and Early Evolution of the Venus Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Parai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Trainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117422⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218 (8), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-022-00929-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03629791v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of nitrogen in Earth's mantle: constraints from basalts 15 N/ 14 N and N2/ 3 He ratios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme methane clumped isotopologue bio-signatures of aerobic and anaerobic methanotrophy: Insights from the Lake Pavin and the Black Sea sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edward Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 338, pp.34-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.09.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120780⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03629805v1</w:t>
+                <w:t xml:space="preserve">hal-04273828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin and dynamics of nitrogen in the Earth's mantle constrained by 15N15N in hydrothermal gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabrane Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 591, pp.120709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03629823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of nitrogen and light noble gases in the Central American subduction zone: constraints from 15 N 15 N</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The origin of nitrogen in Earth's mantle: constraints from basalts 15 N/ 14 N and N2/ 3 He ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117112⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 597, pp.120780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325181v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03629805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2 in deep subsurface fracture fluids of the Canadian Shield: Source and possible recycling processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recycling of nitrogen and light noble gases in the Central American subduction zone: constraints from 15 N 15 N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabrane Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Li</w:t>
+                <w:t xml:space="preserve">T.P. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kan Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Giunta</w:t>
+                <w:t xml:space="preserve">P.H. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Warr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jabrane Labidi</w:t>
+                <w:t xml:space="preserve">C.J. Ballentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 585, pp.120571. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 571, pp.117112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390561v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for methane isotopic bond re-ordering in gas reservoirs sourcing cold seeps from the Sea of Marmara</w:t>
+                <w:t xml:space="preserve">N2 in deep subsurface fracture fluids of the Canadian Shield: Source and possible recycling processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Giunta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Long Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Warr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J P Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116619⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 585, pp.120571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209518v1</w:t>
+                <w:t xml:space="preserve">hal-03390561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur Isotope Evidence for a Geochemical Zonation of the Samoan Mantle Plume</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evidence for methane isotopic bond re-ordering in gas reservoirs sourcing cold seeps from the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew G. Jackson</w:t>
+                <w:t xml:space="preserve">I E Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Farquhar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Ruffine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GC009816⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 553, pp.116619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03590046v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical, biological and clumped isotopologue evidence for substantial microbial methane production under carbon limitation in serpentinites of the Samail Ophiolite, Oman</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel B Nothaft</w:t>
+                <w:t xml:space="preserve">Sulfur Isotope Evidence for a Geochemical Zonation of the Samoan Mantle Plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Dottin Ill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis S Templeton</w:t>
+                <w:t xml:space="preserve">Matthew G. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeemin H Rhim</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James Farquhar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JG006025⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.1510-1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GC009816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325162v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03590046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sulfur budget and sulfur isotopic composition of Martian regolith breccia NWA 7533</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical, biological and clumped isotopologue evidence for substantial microbial methane production under carbon limitation in serpentinites of the Samail Ophiolite, Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B Nothaft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pierre Lorand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Alexis S Templeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeemin H Rhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David T Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.13564⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JG006025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955751v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Δ 12 CH 2 D 2 values in microbialgenic methane result from combinatorial isotope effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sulfur budget and sulfur isotopic composition of Martian regolith breccia NWA 7533</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Lorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabrane Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Taenzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jabrane Labidi</w:t>
+                <w:t xml:space="preserve">Claire Rollion‐bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew L Masterson</w:t>
+                <w:t xml:space="preserve">Emilie Thomassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiahong Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rumble</w:t>
+                <w:t xml:space="preserve">Jeremy Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 285, pp.225-236. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.2097-2116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.13564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091028v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black Lives Matter: Promoting Diversity, Equity, and Inclusion in Geochemistry</w:t>
+                <w:t xml:space="preserve">Low Δ 12 CH 2 D 2 values in microbialgenic methane result from combinatorial isotope effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily H G Cooperdock</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lina Taenzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James W Dottin</w:t>
+                <w:t xml:space="preserve">Andrew L Masterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Keisling</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiahong Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rumble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (4), pp.226-227. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 285, pp.225-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/gselements.16.4.226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094463v1</w:t>
+                <w:t xml:space="preserve">hal-03091028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane thermometry in deep-sea hydrothermal systems: Evidence for re-ordering of doubly-substituted isotopologues during fluid cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2798,480 +2815,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycled selenium in hot spot-influenced lavas records ocean-atmosphere oxygenation</w:t>
+                <w:t xml:space="preserve">Black Lives Matter: Promoting Diversity, Equity, and Inclusion in Geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aierken Yierpan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Emily H G Cooperdock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronny Schoenberg</w:t>
+                <w:t xml:space="preserve">James W Dottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Keisling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abb6179⟩</w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.226-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/gselements.16.4.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064357v1</w:t>
+                <w:t xml:space="preserve">hal-03094463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur isotope characterization of primordial and recycled sources feeding the Samoan mantle plume</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Recycled selenium in hot spot-influenced lavas records ocean-atmosphere oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aierken Yierpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">James Farquhar</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Schoenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116073⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abb6179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089842v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal 15N15N abundances constrain the origins of mantle nitrogen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sulfur isotope characterization of primordial and recycled sources feeding the Samoan mantle plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Dottin Ill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran Lekic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Farquhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 534, pp.116073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2173-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03089850v1</w:t>
+                <w:t xml:space="preserve">hal-03089842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hydrothermal 15N15N abundances constrain the origins of mantle nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabrane Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 580 (7803), pp.367-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2173-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Early inner solar system origin for anomalous sulfur isotopes in differentiated protoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang-Tae Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (50), pp.17749-17754. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1418907111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01859778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3281,147 +3415,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in measuring multiply-substituted isotopologues of gas molecules with geochemical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issaku Kohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treatise on Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.645-670, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-99762-1.00141-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3568,51 +3702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Calvo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Huang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kubik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ady8018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Prabha Mohan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T Koga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F Narv&#225;ez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F Rose-Koga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Labidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.12.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05405498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Glas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108306" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Mccollom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giunta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sherwood Lollar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Leavitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028194" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasid Ahmad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan K&#246;nig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Devey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118466" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh&#8208;ting Lin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rumble" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Young" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu&#8208;hsuan Tu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010791" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ahmad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2236" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.09.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Parai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Jacobson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Trainer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00929-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03629791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Dottin Ill" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Clog" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hemond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cartigny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117422" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03629805v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120780" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03629823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120709" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Young" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Fischer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Barry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ballentine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117112" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Warr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120571" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Giunta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I E Kohl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ruffine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Donval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116619" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590046v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Jackson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Farquhar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009816" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B Nothaft" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Templeton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeemin H Rhim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG006025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955751v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Lorand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion&#8208;bard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomassot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellucci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13564" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091028v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Taenzer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L Masterson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahong Feng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.06.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily H G Cooperdock" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Dottin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keisling" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.4.226" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giunta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Kohl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seewald" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.08.013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aierken Yierpan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Schoenberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb6179" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089842v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Lekic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jackson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116073" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2173-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01859778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Antonelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Tae Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peters" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1418907111" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964128v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaku Kohl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00141-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Calvo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Huang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kubik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ady8018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05634213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caracausi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Polo-S&#225;nchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio &#193;lvarez-Valero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Labidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Young" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2026.03.018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05405498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Glas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108306" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Prabha Mohan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T Koga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F Narv&#225;ez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F Rose-Koga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.12.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692834v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Mccollom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giunta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sherwood Lollar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Leavitt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028194" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasid Ahmad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan K&#246;nig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Devey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118466" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh&#8208;ting Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rumble" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu&#8208;hsuan Tu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010791" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ahmad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2236" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03629791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Dottin Ill" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Clog" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hemond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cartigny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117422" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Parai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Jacobson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Trainer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00929-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.09.034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03629823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120709" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03629805v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120780" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Young" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Fischer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Barry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ballentine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117112" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Warr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120571" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Giunta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I E Kohl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ruffine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Donval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116619" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590046v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Jackson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Farquhar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009816" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B Nothaft" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Templeton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeemin H Rhim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG006025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955751v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Lorand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion&#8208;bard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomassot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellucci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13564" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091028v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Taenzer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L Masterson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahong Feng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.06.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giunta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Kohl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seewald" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.08.013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily H G Cooperdock" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Dottin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keisling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.4.226" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064357v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aierken Yierpan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Schoenberg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb6179" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089842v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Lekic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jackson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116073" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089850v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2173-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01859778v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Antonelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Tae Kim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peters" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1418907111" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964128v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaku Kohl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00141-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>