--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -921,325 +921,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAP56 associates with DRM2 and is localized to chromatin in Arabidopsis</w:t>
+                <w:t xml:space="preserve">The m 6 A pathway protects the transcriptome integrity by restricting RNA chimera formation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacinthe Azevedo</w:t>
+                <w:t xml:space="preserve">Dominique Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dureau</w:t>
+                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pontier</w:t>
+                <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Jaquinod-Kieffer</w:t>
+                <w:t xml:space="preserve">Tao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (5), pp.973-985. </w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.e201900393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.12627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26508/lsa.201900393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326416v1</w:t>
+                <w:t xml:space="preserve">hal-02505328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The m 6 A pathway protects the transcriptome integrity by restricting RNA chimera formation in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">UAP56 associates with DRM2 and is localized to chromatin in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Xu</w:t>
+                <w:t xml:space="preserve">Sylvie Jaquinod-Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (3), pp.e201900393. </w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.973-985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26508/lsa.201900393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.12627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505328v1</w:t>
+                <w:t xml:space="preserve">hal-02326416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking RISCs with Ago hookers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1311,77 +1311,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argonaute quenching and global changes in Dicer homeostasis caused by a pathogen-encoded GW repeat protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Ohnesorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1445,51 +1445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraplastidial trafficking of a phage-type RNA polymerase is mediated by a thylakoid RING-H2 protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1573,299 +1573,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building up of the plastid transcriptional machinery during germination and early plant development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-plastidial localization of two phage-type RNA polymerases in spinach chloroplasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Demarsy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Lerbs-Mache</w:t>
+                <w:t xml:space="preserve">Silva Lerbs-Mache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 142, pp.1-13</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34, pp.436-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264129v1</w:t>
+                <w:t xml:space="preserve">hal-00084590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-plastidial localization of two phage-type RNA polymerases in spinach chloroplasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Building up of the plastid transcriptional machinery during germination and early plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Demarsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Courtois</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silva Lerbs-Mache</w:t>
+                <w:t xml:space="preserve">S. Lerbs-Mache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 34, pp.436-444</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 142, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084590v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-plastidial localization of two different phage-type RNA polymerases in spinach chloroplasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lerbs-Mache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34, pp.436-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3297,51 +3297,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADC141D3"/>
+    <w:nsid w:val="BC3B4057"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3445,51 +3445,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22AD1270"/>
+    <w:nsid w:val="FF9F3B07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3593,51 +3593,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D673EE56"/>
+    <w:nsid w:val="0DC6D336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3830,51 +3830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacinthe-azevedo-favory" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2096-0805" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805376v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pavan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo Favory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anore Lacoste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Louis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf168" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barr&#233;-Villeneuve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25189937" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barre-Villeneuve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Laudi&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03682108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac216/6589967" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ayadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1869892" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaquinod-Kieffer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12627" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2011.07.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1VBKGBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ohnesorge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1908710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courtois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hakimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demarsy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0800909105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264129v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demarsy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buhot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerbs-Mache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Lerbs-Mache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841625v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alina Neumann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ayadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877434v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Laudie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844044v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Batista" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M&#246;rchen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Simon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Armanda Azevedo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacinthe-azevedo-favory" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2096-0805" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805376v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pavan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo Favory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anore Lacoste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Louis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf168" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barr&#233;-Villeneuve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25189937" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barre-Villeneuve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Laudi&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03682108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac216/6589967" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ayadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1869892" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaquinod-Kieffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12627" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2011.07.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1VBKGBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ohnesorge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1908710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courtois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hakimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demarsy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0800909105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Lerbs-Mache" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demarsy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buhot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerbs-Mache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841625v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alina Neumann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ayadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877434v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Laudie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844044v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Batista" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M&#246;rchen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Simon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Armanda Azevedo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>