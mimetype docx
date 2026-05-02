--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -1573,243 +1573,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-plastidial localization of two phage-type RNA polymerases in spinach chloroplasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building up of the plastid transcriptional machinery during germination and early plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Demarsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Silva Lerbs-Mache</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lerbs-Mache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 34, pp.436-444</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 142, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084590v1</w:t>
+                <w:t xml:space="preserve">hal-00264129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building up of the plastid transcriptional machinery during germination and early plant development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Demarsy</w:t>
+                <w:t xml:space="preserve">Sub-plastidial localization of two phage-type RNA polymerases in spinach chloroplasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lerbs-Mache</w:t>
+                <w:t xml:space="preserve">Silva Lerbs-Mache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 142, pp.1-13</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34, pp.436-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264129v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-plastidial localization of two different phage-type RNA polymerases in spinach chloroplasts</w:t>
               </w:r>
@@ -1821,51 +1821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lerbs-Mache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34, pp.436-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3297,51 +3297,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC3B4057"/>
+    <w:nsid w:val="1DD29E30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3445,51 +3445,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FF9F3B07"/>
+    <w:nsid w:val="2B420212"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3593,51 +3593,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DC6D336"/>
+    <w:nsid w:val="57254593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3830,51 +3830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacinthe-azevedo-favory" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2096-0805" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805376v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pavan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo Favory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anore Lacoste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Louis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf168" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barr&#233;-Villeneuve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25189937" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barre-Villeneuve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Laudi&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03682108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac216/6589967" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ayadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1869892" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaquinod-Kieffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12627" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2011.07.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1VBKGBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ohnesorge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1908710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courtois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hakimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demarsy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0800909105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Lerbs-Mache" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demarsy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buhot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerbs-Mache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841625v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alina Neumann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ayadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877434v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Laudie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844044v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Batista" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M&#246;rchen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Simon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Armanda Azevedo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacinthe-azevedo-favory" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2096-0805" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805376v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pavan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo Favory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anore Lacoste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Louis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf168" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barr&#233;-Villeneuve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25189937" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barre-Villeneuve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Laudi&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03682108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac216/6589967" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ayadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1869892" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaquinod-Kieffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12627" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2011.07.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1VBKGBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ohnesorge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1908710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courtois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hakimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demarsy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0800909105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264129v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demarsy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buhot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerbs-Mache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Lerbs-Mache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841625v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alina Neumann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ayadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877434v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Laudie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844044v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Batista" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M&#246;rchen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Simon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Armanda Azevedo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>