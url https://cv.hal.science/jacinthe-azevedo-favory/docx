--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -3297,51 +3297,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DD29E30"/>
+    <w:nsid w:val="23BAD8E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3445,51 +3445,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B420212"/>
+    <w:nsid w:val="BE2F2792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3593,51 +3593,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="57254593"/>
+    <w:nsid w:val="6047B553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>