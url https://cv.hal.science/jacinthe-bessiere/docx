--- v0 (2026-03-27)
+++ v1 (2026-04-21)
@@ -98,1661 +98,1903 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">wwoofing : en Ariège, les agriculteurs co-construisent des alternatives au tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travail patrimonial et alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tourisme.6684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staging agriculture during on-farm markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63, pp.34-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2018.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation au cœur des sociabilités ville-campagne. L’exemple des marchés fermiers comme formes d’interactions entre populations agricoles et touristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Tourism and Gastronomy, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourism As a Strategy for Redeployment in the Local Agri-Food Supply: The Case of Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Gastronomy and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.273-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3727/216929717X15046207899429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03814043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ressource patrimoniale, outil de diversification touristique ? Le pôle d’excellence rurale du Néouvielle, entre innovation et recyclage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (3), pp.217-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2016034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01856015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme et expérience alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tourisme et Gastronomie, 35 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritagisation &amp;quot; , a challenge for tourism promotion and regional development : an example of food heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heritage Tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.271-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1743873X.2013.770861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional food and tourism : french tourist experience and food heritage in rural spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.3420-3425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jsfa.6284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le patrimoine alimentaire innove. Essai d’analyse sociologique des processus d’innovation patrimoniale alimentaire au service des territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.37-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation au cœur du voyage, le rôle du tourisme dans la valorisation des patrimoines alimentaires locaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Tourisme et recherche, pp.71-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : Patrimoines Alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Patrimoines alimentaires, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in food heritage. Typologisation in three rural areas of Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Patrimoines alimentaires, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et patrimoine alimentaire en Midi-Pyrénées. Formes d’innovations et lien au territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et patrimonialisation alimentaire : quels rapports à la tradition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mangeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EATING ELSEWHERE, EATING &amp;quot; LOCALLY&amp;quot;: THE ROLE OF REGIONAL GASTRONOMY IN TOURISM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, pp.155-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terroir, gastronomie et tourisme. Manger ailleurs, manger local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Gastronomie de terroir et tourisme, 242, pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the process of heritage building: constructing enhancement indicators around the issue of food heritage ownership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 17, pp.43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du patrimoine gastronomique ; l’émergence de terroirs de valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9, pp.3-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire, lieu d’apprentissage et de mémoire collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géodoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 46, pp.50-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roquefort, un produit a-territorial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 57, pp.73-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme rural ou la quête d’une identité oubliée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 6, pp.117-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local development and heritage : traditional food and cuisine as a tourist attractions in rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia Ruralis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38 (1), pp.21-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1762,3308 +2004,3308 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le wwoofing : un processus de co-construction ? Une analyse autour des pratiques agrialimentaires des wwoofeurs et hôtes wwoof en Couserans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et habitants : conflits, cohabitations et coopérations entre les visiteurs, les acteurs locaux et internationaux du tourisme et les populations des destinations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur, Dec 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGRITOURISM AS A PROCESS OF CO-CONSTRUCTION BETWEEN FARM AND NON-FARM POPULATIONS AROUND ISSUES OF FOOD AND AGRICULTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Gastronomic Tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Barcelona (ES), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus de co-construction entre population agricole et non-agricole en situation de rencontre agritouristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysanne Lucien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Labex SMS, "Des Mondes Passés aux Futurs Emergents : Réseaux, Conflits et Solidarités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du tourisme dans l’appropriation des cultures alimentaires locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité des cultures alimentaires, ressources pour un monde durable ; Contraintes écologiques, économiques et sociales pour regarder la diversité des cultures alimentaires comme une ressource</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Tunisienne des sciences des lettres et des arts et Université de Toulouse Jean Jaures, Jun 2024, Beit Al-Hikma - Carthage, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Alexis Annes</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balinese food heritage : new resources for amore &amp;quot;sustainable&amp;quot; tourism development ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global changes and transformative future, 8th Asia Euro 2023 Tourism, Hospitality &amp; Gastronomy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTHIA; Taylor’s University, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding agritourism as a form of interaction between farming and non-farming populations in the french context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global changes and transformative future, 8th Asia Euro 2023 Tourism, Hospitality &amp; Gastronomy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTHIA; Taylor’s University, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier agilité touristique et agricole : l'accueil a la ferme comme processus transitionnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valoriser les ressources alimentaires et agricoles du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres du SICOVAL : Patrimoine alimentaire touristique et culturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde sur l’alimentation locale et de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien manger, le défi dans nos assiettes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quai du Savoir, Feb 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme et valorisation des ressources agricoles et agro-alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les têtes chercheuses du CRTL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité Régional du Tourisme Occitanie, May 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table Ronde &amp;quot;Regards croisés de chercheurs sur un tourisme en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Rencontres Tourisme Ecoles - Universités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité Régional du Tourisme Occitanie, Région académique Occitanie, Réseau des Ecoles-Universités et Lycées, Dec 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels est notre rapport aux produits alimentaires et quels sont les liens avec le patrimoine alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wébinaire "Quels est notre rapport aux produits alimentaires et quels sont les liens avec le patrimoine alimentaire ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Graine Occitanie, Nov 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balinese food heritage, a way to develop tourism ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 16th Asean Food Conference : Outlook and Opportunities of Food Technology and Culinary for Tourism Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bali, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation durable en Occitanie : zoom sur la transition agricole et alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque grand public sur l'alimentation durable en Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Occitanie, Oct 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation, tourisme et développement local : quelles articulations ? L’exemple de l’Aubrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Étonnant Festin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Effervescences, Sep 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les patrimoines alimentaires, des vecteurs de durabilité sociale et culturelle. L’exemple de l’agritourisme et des marchés fermiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Congreso Internacional del Observatorio de la Alimentación y la Fundación Alícia : Patrimonios Alimentarios, Turismos y Sostenibilidades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité locale et alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Exploreur : les rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Fédérale de Toulouse, Feb 2019, Foix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions patrimoniales de l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme, valeurs et terrioires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice Sophia Antipolis, Maison des Sciences de l'Homme et de la Société Sud-Est, Jan 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agritourisme : renforcement ou réduction de la distance sociale entre population agricole et non-agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Renaissance rurale d'un siècle à l'autre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Rurales 2016 – 25 ans de Dynamiques Rurales, May 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonio alimentario e innovación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Espeitx Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XII Congreso Espanol de Sociologia, Grandes transformaciones sociales, nuevos desafios para la sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FES Féderacion Espanola de Sociologia, Jun 2016, Gijon, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agritourisme : renforcement ou réduction du lien social entre population agricole et non-agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "La Renaissance rurale d'un siècle à l'autre ?" Journées Rurales 2016 – 25 ans de Dynamiques Rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Alexis Annes</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’alimentation s’invite dans le développement de nos territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Renaissance rurale d'un siècle à l'autre ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées Rurales 2016 – 25 ans de Dynamiques Rurales, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Pour un développement local, Comité local de l'action locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction Départementale des Territoires de l’Ariège, CLAS, Jun 2016, Foix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation au coeur des sociabilités ville campagne. L’exemple des marchés fermiers comme formes d’interactions entre population agricole et touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Welcome to the farm”: Agritourism and the reduction of social distance between the farm and the non-farm population in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSS 2016 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires collectives et mise en tourisme. Quand l'immatériel devient ressource touristique pour les territoires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boistel Juliane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliveira Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Le tourisme de mémoire, un atout pour les collectivités territoriales ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Clermont Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ressource patrimoniale, outil d’adaptation au changement et levier de diversification touristique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International TRATSO « Trajectoires des stations et aires touristiques : dynamiques d’innovation, mises en tension et enjeux prospectifs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l’Homme de l’Aquitaine (MSHA), Apr 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoines alimentaires et innovation : données de cadrage et mise en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième journée du Tourisme durable en Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Régional Midi –Pyrénées, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discover the other, the place and oneself by food. Food tourism as experiential process in rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd, workshop « Gastronomy and Local Development » Quality of products quality of places, Quality of experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Rochelle Tourism Management Institute, Université d’Angers, Nov 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonio alimentario y turismo. Maneras de comer durante las vacaciones y diversidad de estrategias de valorizacion territoriales : une comparacion entre Francia y Espana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Espeitx Bernat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congreso Internacional des Observatorio de la Alimentacion y la Fundacion Alicia « Otras maneras de comer : elecciones, convicciones y restricciones »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitad de Barcelona, Jun 2015, Barcelone, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food heritage, a challenge for tourism promotion and local development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar Food Heritage, « Harmony in Concordance and Harmony in Contrary »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bukit Jimbaran, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ressource patrimoniale : outil d’adaptation au changement et levier de diversification touristique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international TRAST – Trajectoire des aires et stations touristiques : dynamiques d’innovation, mises en tension et enjeux prospectifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02177760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An overview of heritagization mechanisms ; the case of food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Meeting of Young Researchers on Heritage - PatrimoniUN10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Internacional de Andalucía (UNIA), Nov 2014, Baeza, Jaen, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger en vacances ; quand expérience alimentaire et expérience touristique se rencontrent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference, Tourism and Gastronomy Heritage: Foodscapes, Gastroregions and Gastronomy Tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNITWIN UNESCO Chair “Culture, Tourism, Development” , Jun 2014, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations organisationnelles dans les hauts lieux du tourisme en Midi-Pyrénées : l'action publique territoriale hors des sentiers battus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque International de l'Association ASTRES " Le tourisme hors des sentiers battus : coulisses, interstices et nouveaux territoires touristiques "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01015611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme comme espace de redéploiement stratégique des acteurs de l’offre agro-alimentaire locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque international AsTRES « Le tourisme hors des sentiers battus »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris 1, la Sorbonne, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies d’innovation patrimoniale alimentaire des territoires ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier interrégional, SCOT : Agriculture durable, alimentation, développement territorial et planification,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Terres en Villes, Apr 2013, Negrepelisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme et expérience alimentaire : le cas du Sud Ouest français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Champlain sur le Tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Libre de Bruxelles, May 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travelling and food experience : the case of south west of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Asia-Euro Conference 2012 in Tourism, Hospitality &amp; Gastronomy, The way forward: exploring multidisciplinary approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor’s University, Subang Jaya, Malaysia, Nov 2012, Kuala-Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le patrimoine alimentaire innove. Analyse sociologique des processus d’innovation patrimoniale alimentaire au service des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Gastronomie et Développement local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Angers, Oct 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional food and tourism. Tourist experience and food heritage in rural spaces: contribution to the definition of the “tourist-eater”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traditional Food International (TFI) conference, Street Food Seminar, Colloque International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus Universitario di Scienze degli alimenti, Food Science University Campus, Oct 2012, Bologne, Cesena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation au cœur du voyage, le rôle du tourisme dans la valorisation des patrimoines alimentaires locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National AsTRES sur la Recherche et l’enseignement Supérieur en Tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse le Mirail, May 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine alimentaire et innovations essai d'analyse typologique sur trois territoires de la Région Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pilleboue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5073,453 +5315,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail patrimonial et alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octares. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme et recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Espaces Tourisme &amp; Loisirs; Collection Mondes du tourisme, 176 p., 2013, 2109-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et patrimoine alimentaire en espace rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae. Quae, pp.155, 2012, Update Sciences &amp; Technologies, 978-2-7592-1873-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue Internationale Anthropology of Food. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Internationale Anthropology of Food</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation du patrimoine gastronomique et dynamiques de développement territorial : le Haut Plateau de l’Aubrac, le Pays de Roquefort et le Périgord Noir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. L'Harmattan, pp.365, 2001, Logiques Sociales, 2-7475-1261-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine culinaire et tourisme rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">TER. pp.58, 1996, Les Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5529,1706 +5771,1706 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconcile tourism and agricultural agility : on-farm activities and agritourists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Cristofle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agilité touristique en temps de crise et d’incertitudes 1, entre technologie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9781836120100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier agilité touristique et agricole : accueil à la ferme et « agritouristes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Ravas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Christofle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agilité touristique en temps de crise et d’incertitudes. 1, entre technologie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Éditions, pp.151-169, 2024, Tourisme et systèmes de mobilité, 978-1-83612-009-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agritourisme ou la production de lien social entre population agricole et non-agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Pouzenc; Bernard Charlery de la Masselière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étudier les ruralités contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, pp.275-287, 2020, 978-2-8107-0683-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculteurs et agricultrices en transition : l'accueil à la ferme, voie de diversification agricole et alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zelem M-C; Carrère G.; Dumat C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans la fabrique des transitions écologiques : Permanence et changements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.231-258, 2019, 978-2-343-15110-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultrices et agriculteurs en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geoffrey Carrère; Camille Dumat; Marie-Christine Zélem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans la fabrique des transitions écologiques : Permanence et changements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231-258, 2019, 978-2-343-15110-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme, voie originale de redéploiement stratégique des acteurs de l’offre agro-alimentaire locale. Le cas midi-pyrénéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delaplace M.; Gravari-Barbas M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux territoires touristiques, Invention, reconfigurations, repositionnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRESSES UNIVERSITAIRES DU QUEBEC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-147, 2016, 978-2-7605-4625-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation au changement. « Néouvielle, destination nature » ou la mobilisation de la ressource patrimoniale comme levier de diversification touristique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vles V.; Bouneau L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stations en tensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.I.E. Peter Lang, pp.63-82, 2016, 978-2-87574-318-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires collectives et mise en tourisme. Quand l'immatériel devient ressource touristique pour les territoires. Etude exploratoire sur le département de l'Ariège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boistel Juliane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliveira Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rieutord L.; Spindler J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tourisme de mémoire, un atout pour les collectivités territoriales ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.57-67, 2015, 978-2-343-07733-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation patrimoniale alimentaire : analyse d’un processus au service des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bessière J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et patrimoine alimentaire en espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, pp.35-48, 2012, Update Sciences &amp; technologies, 978-2-7592-1873-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois territoires ruraux midi-pyrénéens engagés dans des stratégies d’innovation patrimoniale alimentaire. Présentation globale des terrains à l’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bessière J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et patrimoine alimentaire en espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.49-64, 2012, 978-2-7592-1873-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine alimentaire, patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poulain J-P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des cultures alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.978-985, 2012, 978-2-13-078613-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation, recomposition des espaces ruraux et émergence de nouvelles demandes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bessière J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation et patrimoine alimentaire en espace rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae Editions, 2012, 978-2-7592-1873-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme et Alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poulain J-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Cultures alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1337-1344, 2012, 978-2-13-078613-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...105 lines deleted...]
-                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources et conditions d'émergence de l'innovation patrimoniale alimentaire. Innovation et patrimoine alimentaire en espace rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bessière J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et patrimoine alimentaire en espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Quae Editions, 2012, 978-2-7592-1873-8</w:t>
+              <w:t xml:space="preserve">, Quae, pp.87-101, 2012, 978-2-7592-1873-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et patrimoine alimentaire. Proposition d’une typologie de processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bessière J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et patrimoine alimentaire en espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-128, 2012, 9782759218738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les terroirs de valorisation gastronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delfosse C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mode du terroir et les produits alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La boutique de l’Histoire, pp.163-175, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des terroirs, des produits, des saveurs, le patrimoine gastronomique, marqueur de l’identité aveyronnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Briane G.; Aussibal D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages Aveyronnais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Rouergue, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialiser aujourd’hui : de la représentation à l’action de valorisation ; le patrimoine gastronomique au service des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fontaine G.; Poulain J-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme dans les départements et territoires d’outre mer, patrimoine, culture, produits et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lanore, pp.120-129, 2004, LT Sup</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of rural gastronomy in tourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberts L.; Hall D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural tourism and recreation : principles to practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI Publishing; CAB International, pp.115-118, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs rurales et imaginaire touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amirou R.; Bachimon P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Tourisme Local, une culture de l’exotisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.71-92, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7238,975 +7480,975 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger local : comment faire entrer la campagne dans son quotidien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploreur Université Fédérale de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine agricole et alimentaire, le nouveau tourisme des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'instant Recherche, CPU n°14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisanat du savoir-faire, quand le tourisme se fait plus curieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magazine 360 °</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.49-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien : le terroir une passion française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 Millions de Consommateurs n° 1235</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme lent pour compenser le stress du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haute Garonne Magazine n°144</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partir en campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie magazine n°317</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien : &amp;quot;le Terroir Caisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gault et Millau n°55</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Pôles d'Excellence Rurale : processus, gouvernance et plus-value dans les trajectoires de développement des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bacconnier-Baylet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Barrue-Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 135 p. : annexes, graph., tabl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités rurales et tourisme, Dissolution ou réactivation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Source, n°92</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonheur vert ou l’imaginaire à la campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ramdam, Culture société, art de vivre, n°43</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien : Comment valoriser le patrimoine gastronomique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des Communes, n°48/1626</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation du patrimoine gastronomique et dynamiques de développement territorial. Le Haut Plateau de l’Aubrac, le Pays de Roquefort et le Périgord Noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruralia, ARF Editions, n°6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.213-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine culinaire et tourisme rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’industrie Hôtelière n°503</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8216,130 +8458,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néouvielle, site convoité, entre innovation, imitation et recyclage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8349,509 +8591,509 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique intermédiaire 2015. Impacts des mesures de préservation des grands sites naturels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR CERTOP 5044. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des mesures de préservation des grands sites naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatt Emeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'écologie et du développement durable; Ministère du logement; Plan Urbanisme Construction et Architecture. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hauts lieux du tourisme en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Fédérale de Toulouse; Université Toulouse - Jean Jaurès; CNRS ; UMR CERTOP; UMR Dynamiques Rurales; ISTHIA. 2015, 163 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation dans les processus de valorisation des patrimoines alimentaires en espace rural. Le rôle du tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pilleboue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Régional Midi-Pyrénées; Université de Toulouse Le Mirail. 2012, 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8861,105 +9103,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail Patrimonial et Alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Toulouse - Jean Jaurès, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04875013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9106,51 +9348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.6684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942636v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.07.015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1743873X.2013.770861" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6284" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACB8186014BD2B7E34258A2A911D8BD42ACA8F01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Goudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysanne Lucien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279017v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Espeitx Bernat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465475v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466836v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boistel Juliane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Diana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465489v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466806v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aof.revues.org/index6759.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03999521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120100" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874961v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ravas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225693v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04003143v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64247" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03999539v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_cultures_alimentaires" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464946v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466899v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1146/9782759220281/innovation-et-patrimoine-alimentaire-en-espace-rural" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466863v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464954v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03999552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04004299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04003860v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010638v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010630v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010685v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010712v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010713v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010715v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249223v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Torrente" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465068v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt Emeline" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278583v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04004323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04875013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570300v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Goudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874893v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.6684" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942636v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.07.015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/216929717X15046207899429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1743873X.2013.770861" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6284" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACB8186014BD2B7E34258A2A911D8BD42ACA8F01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362419v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysanne Lucien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Espeitx Bernat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boistel Juliane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Diana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465467v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466828v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015611v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466803v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aof.revues.org/index6759.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362234v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03999521v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874986v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120100" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874961v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ravas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04003143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511708v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64247" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362333v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03999539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464946v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_cultures_alimentaires" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466899v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464942v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1146/9782759220281/innovation-et-patrimoine-alimentaire-en-espace-rural" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464954v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03999552v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001464v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04004299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04003860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010694v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010711v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010712v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010713v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010715v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Torrente" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288187v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt Emeline" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04004323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04875013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>