--- v1 (2026-04-21)
+++ v2 (2026-05-14)
@@ -556,407 +556,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03814043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tourisme et expérience alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tourisme et Gastronomie, 35 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La ressource patrimoniale, outil de diversification touristique ? Le pôle d’excellence rurale du Néouvielle, entre innovation et recyclage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (3), pp.217-229. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2016034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2016034⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01856015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Tourisme et expérience alimentaire</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditional food and tourism : french tourist experience and food heritage in rural spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.3420-3425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.6284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritagisation &amp;quot; , a challenge for tourism promotion and regional development : an example of food heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heritage Tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.271-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1743873X.2013.770861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362374v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">hal-01362357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le patrimoine alimentaire innove. Essai d’analyse sociologique des processus d’innovation patrimoniale alimentaire au service des territoires.</w:t>
               </w:r>
@@ -1037,51 +1037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Tourisme et recherche, pp.71-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1100,152 +1100,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Patrimoines Alimentaires</w:t>
+                <w:t xml:space="preserve">Innovation et patrimoine alimentaire en Midi-Pyrénées. Formes d’innovations et lien au territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Patrimoines alimentaires, 8</w:t>
+              <w:t xml:space="preserve">, 2011, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465008v1</w:t>
+                <w:t xml:space="preserve">hal-03999639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in food heritage. Typologisation in three rural areas of Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Patrimoines alimentaires, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1264,152 +1264,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et patrimoine alimentaire en Midi-Pyrénées. Formes d’innovations et lien au territoire</w:t>
+                <w:t xml:space="preserve">Editorial : Patrimoines Alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8</w:t>
+              <w:t xml:space="preserve">, 2011, Patrimoines alimentaires, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999639v1</w:t>
+                <w:t xml:space="preserve">hal-01465008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et patrimonialisation alimentaire : quels rapports à la tradition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mangeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1704,303 +1704,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le tourisme rural ou la quête d’une identité oubliée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 6, pp.117-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local development and heritage : traditional food and cuisine as a tourist attractions in rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (1), pp.21-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le territoire, lieu d’apprentissage et de mémoire collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géodoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 46, pp.50-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roquefort, un produit a-territorial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 57, pp.73-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002622v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01465013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2012,50 +2012,227 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse des processus de co-construction entre population agricole et non-agricole en situation de rencontre agritouristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysanne Lucien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Labex SMS, "Des Mondes Passés aux Futurs Emergents : Réseaux, Conflits et Solidarités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AGRITOURISM AS A PROCESS OF CO-CONSTRUCTION BETWEEN FARM AND NON-FARM POPULATIONS AROUND ISSUES OF FOOD AND AGRICULTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on Gastronomic Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Barcelona (ES), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le wwoofing : un processus de co-construction ? Une analyse autour des pratiques agrialimentaires des wwoofeurs et hôtes wwoof en Couserans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2077,234 +2254,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et habitants : conflits, cohabitations et coopérations entre les visiteurs, les acteurs locaux et internationaux du tourisme et les populations des destinations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur, Dec 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533979v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-05502058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du tourisme dans l’appropriation des cultures alimentaires locales</w:t>
               </w:r>
@@ -2586,372 +2586,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels est notre rapport aux produits alimentaires et quels sont les liens avec le patrimoine alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wébinaire "Quels est notre rapport aux produits alimentaires et quels sont les liens avec le patrimoine alimentaire ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Graine Occitanie, Nov 2020, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme et valorisation des ressources agricoles et agro-alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les têtes chercheuses du CRTL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Régional du Tourisme Occitanie, May 2020, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valoriser les ressources alimentaires et agricoles du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres du SICOVAL : Patrimoine alimentaire touristique et culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde sur l’alimentation locale et de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien manger, le défi dans nos assiettes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quai du Savoir, Feb 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table Ronde &amp;quot;Regards croisés de chercheurs sur un tourisme en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Rencontres Tourisme Ecoles - Universités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité Régional du Tourisme Occitanie, Région académique Occitanie, Réseau des Ecoles-Universités et Lycées, Dec 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279072v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03279040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balinese food heritage, a way to develop tourism ?</w:t>
               </w:r>
@@ -3863,575 +3863,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Food heritage, a challenge for tourism promotion and local development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Seminar Food Heritage, « Harmony in Concordance and Harmony in Contrary »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Bukit Jimbaran, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonio alimentario y turismo. Maneras de comer durante las vacaciones y diversidad de estrategias de valorizacion territoriales : une comparacion entre Francia y Espana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Espeitx Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Congreso Internacional des Observatorio de la Alimentacion y la Fundacion Alicia « Otras maneras de comer : elecciones, convicciones y restricciones »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitad de Barcelona, Jun 2015, Barcelone, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ressource patrimoniale : outil d’adaptation au changement et levier de diversification touristique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international TRAST – Trajectoire des aires et stations touristiques : dynamiques d’innovation, mises en tension et enjeux prospectifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02177760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discover the other, the place and oneself by food. Food tourism as experiential process in rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd, workshop « Gastronomy and Local Development » Quality of products quality of places, Quality of experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Rochelle Tourism Management Institute, Université d’Angers, Nov 2015, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mémoires collectives et mise en tourisme. Quand l'immatériel devient ressource touristique pour les territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boistel Juliane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliveira Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Le tourisme de mémoire, un atout pour les collectivités territoriales ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ressource patrimoniale, outil d’adaptation au changement et levier de diversification touristique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International TRATSO « Trajectoires des stations et aires touristiques : dynamiques d’innovation, mises en tension et enjeux prospectifs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l’Homme de l’Aquitaine (MSHA), Apr 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoines alimentaires et innovation : données de cadrage et mise en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième journée du Tourisme durable en Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Régional Midi –Pyrénées, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466836v1</w:t>
-              </w:r>
-[...300 lines deleted...]
-                <w:t xml:space="preserve">halshs-02177760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of heritagization mechanisms ; the case of food</w:t>
               </w:r>
@@ -4782,273 +4782,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand le patrimoine alimentaire innove. Analyse sociologique des processus d’innovation patrimoniale alimentaire au service des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Gastronomie et Développement local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Angers, Oct 2012, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travelling and food experience : the case of south west of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Asia-Euro Conference 2012 in Tourism, Hospitality &amp; Gastronomy, The way forward: exploring multidisciplinary approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taylor’s University, Subang Jaya, Malaysia, Nov 2012, Kuala-Lumpur, Malaysia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tourisme et expérience alimentaire : le cas du Sud Ouest français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Champlain sur le Tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Libre de Bruxelles, May 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465489v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01466803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional food and tourism. Tourist experience and food heritage in rural spaces: contribution to the definition of the “tourist-eater”</w:t>
               </w:r>
@@ -5198,51 +5198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pilleboue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5554,51 +5554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue Internationale Anthropology of Food. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Internationale Anthropology of Food</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -6059,199 +6059,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculteurs et agricultrices en transition : l'accueil à la ferme, voie de diversification agricole et alimentaire</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Zelem M-C; Carrère G.; Dumat C. </w:t>
+                <w:t xml:space="preserve">Agricultrices et agriculteurs en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geoffrey Carrère; Camille Dumat; Marie-Christine Zélem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans la fabrique des transitions écologiques : Permanence et changements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.231-258, 2019, 978-2-343-15110-6</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-258, 2019, 978-2-343-15110-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003143v1</w:t>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Geoffrey Carrère; Camille Dumat; Marie-Christine Zélem. </w:t>
+                <w:t xml:space="preserve">hal-02511708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculteurs et agricultrices en transition : l'accueil à la ferme, voie de diversification agricole et alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zelem M-C; Carrère G.; Dumat C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans la fabrique des transitions écologiques : Permanence et changements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, L'Harmattan, pp.231-258, 2019, 978-2-343-15110-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02511708v1</w:t>
+                <w:t xml:space="preserve">hal-04003143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme, voie originale de redéploiement stratégique des acteurs de l’offre agro-alimentaire locale. Le cas midi-pyrénéen</w:t>
               </w:r>
@@ -6336,51 +6336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation au changement. « Néouvielle, destination nature » ou la mobilisation de la ressource patrimoniale comme levier de diversification touristique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vles V.; Bouneau L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stations en tensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.I.E. Peter Lang, pp.63-82, 2016, 978-2-87574-318-3</w:t>
@@ -6422,64 +6422,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires collectives et mise en tourisme. Quand l'immatériel devient ressource touristique pour les territoires. Etude exploratoire sur le département de l'Ariège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boistel Juliane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliveira Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rieutord L.; Spindler J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tourisme de mémoire, un atout pour les collectivités territoriales ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.57-67, 2015, 978-2-343-07733-8</w:t>
@@ -6502,616 +6502,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation patrimoniale alimentaire : analyse d’un processus au service des territoires</w:t>
+                <w:t xml:space="preserve">Tourisme et Alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poulain J-P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Cultures alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1337-1344, 2012, 978-2-13-078613-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine alimentaire, patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poulain J-P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des cultures alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.978-985, 2012, 978-2-13-078613-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation, recomposition des espaces ruraux et émergence de nouvelles demandes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bessière J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et patrimoine alimentaire en espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, QUAE, pp.35-48, 2012, Update Sciences &amp; technologies, 978-2-7592-1873-8</w:t>
+              <w:t xml:space="preserve">, Quae Editions, 2012, 978-2-7592-1873-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois territoires ruraux midi-pyrénéens engagés dans des stratégies d’innovation patrimoniale alimentaire. Présentation globale des terrains à l’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bessière J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et patrimoine alimentaire en espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.49-64, 2012, 978-2-7592-1873-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Transformation, recomposition des espaces ruraux et émergence de nouvelles demandes sociales</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation patrimoniale alimentaire : analyse d’un processus au service des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bessière J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et patrimoine alimentaire en espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Quae Editions, 2012, 978-2-7592-1873-8</w:t>
+              <w:t xml:space="preserve">, QUAE, pp.35-48, 2012, Update Sciences &amp; technologies, 978-2-7592-1873-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-01464942v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources et conditions d'émergence de l'innovation patrimoniale alimentaire. Innovation et patrimoine alimentaire en espace rural</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Mognard</w:t>
+                <w:t xml:space="preserve">Innovation et patrimoine alimentaire. Proposition d’une typologie de processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bessière J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et patrimoine alimentaire en espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Quae, pp.87-101, 2012, 978-2-7592-1873-8</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-128, 2012, 9782759218738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466863v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+                <w:t xml:space="preserve">hal-01466857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources et conditions d'émergence de l'innovation patrimoniale alimentaire. Innovation et patrimoine alimentaire en espace rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bessière J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et patrimoine alimentaire en espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Quae, pp.87-101, 2012, 978-2-7592-1873-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01466857v1</w:t>
+                <w:t xml:space="preserve">hal-01466863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les terroirs de valorisation gastronomique</w:t>
               </w:r>
@@ -7695,303 +7695,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le tourisme lent pour compenser le stress du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haute Garonne Magazine n°144</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entretien : le terroir une passion française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60 Millions de Consommateurs n° 1235</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le tourisme lent pour compenser le stress du quotidien</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien : &amp;quot;le Terroir Caisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haute Garonne Magazine n°144</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.15</w:t>
+              <w:t xml:space="preserve">Gault et Millau n°55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partir en campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie magazine n°317</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010694v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04010685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Pôles d'Excellence Rurale : processus, gouvernance et plus-value dans les trajectoires de développement des territoires</w:t>
               </w:r>
@@ -8472,64 +8472,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néouvielle, site convoité, entre innovation, imitation et recyclage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8599,475 +8599,475 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les hauts lieux du tourisme en Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gambino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Fédérale de Toulouse; Université Toulouse - Jean Jaurès; CNRS ; UMR CERTOP; UMR Dynamiques Rurales; ISTHIA. 2015, 163 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts des mesures de préservation des grands sites naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatt Emeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'écologie et du développement durable; Ministère du logement; Plan Urbanisme Construction et Architecture. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique intermédiaire 2015. Impacts des mesures de préservation des grands sites naturels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR CERTOP 5044. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation dans les processus de valorisation des patrimoines alimentaires en espace rural. Le rôle du tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pilleboue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...416 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Régional Midi-Pyrénées; Université de Toulouse Le Mirail. 2012, 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9348,51 +9348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570300v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Goudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874893v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.6684" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942636v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.07.015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/216929717X15046207899429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1743873X.2013.770861" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6284" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACB8186014BD2B7E34258A2A911D8BD42ACA8F01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362419v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysanne Lucien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Espeitx Bernat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boistel Juliane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Diana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465467v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466828v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015611v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466803v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aof.revues.org/index6759.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362234v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03999521v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874986v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120100" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874961v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ravas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04003143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511708v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64247" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362333v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03999539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464946v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_cultures_alimentaires" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466899v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464942v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1146/9782759220281/innovation-et-patrimoine-alimentaire-en-espace-rural" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464954v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03999552v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001464v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04004299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04003860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010694v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010711v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010712v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010713v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010715v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Torrente" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288187v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt Emeline" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04004323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04875013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570300v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Goudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874893v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.6684" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942636v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.07.015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/216929717X15046207899429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6284" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACB8186014BD2B7E34258A2A911D8BD42ACA8F01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1743873X.2013.770861" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362419v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysanne Lucien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533979v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Espeitx Bernat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466828v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boistel Juliane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Diana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015611v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466803v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aof.revues.org/index6759.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362234v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03999521v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874986v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120100" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874961v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ravas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64247" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04003143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362333v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_cultures_alimentaires" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464946v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03999539v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1146/9782759220281/innovation-et-patrimoine-alimentaire-en-espace-rural" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01466863v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464954v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03999552v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001464v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04004299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04002715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04003860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010638v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010685v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010694v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010711v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010712v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010713v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04010715v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Torrente" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278583v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465068v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt Emeline" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288187v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04004323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04875013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>