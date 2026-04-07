--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jackie Krafft </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms’ growth, green gazelles and eco-innovation: evidence from a sample of European firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), pp.1721-1738. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-019-00236-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (6), pp.1388-1402. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtab009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of smart energy tracking application use at the city level: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Attour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147, pp.111866. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2020.111866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of the literature on human capital-intensive firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cézanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.458-480. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joes.12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm age and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Coad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance and innovation : does firm age matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.349-370. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtx031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be born is not enough: the key role of innovative start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Vivarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-016-9716-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of new technology-based sectors in European regions: A proximity-based analysis of nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (10), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of knowledge-intensive sectors' knowledge base: Evidence from Biotechnology and Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.215-242. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2014.919762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-growth firms and technological knowledge: do gazelles follow exploration or exploitation strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.261-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge characteristics and the dynamics of technological alliances in Pharmaceuticals: Empirical evidence from Europe, US and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.587-622. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-014-0338-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance, value and performance of firms: New empirical results on convergence from a large international database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.361-397. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtt007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge characteristics and the dynamics of technological alliances in Pharmaceuticals: Empirical evidence from Europe, US and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.587-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Growth Firms and Technological Knowledge: Do gazelles follow exploration or exploitation strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.261-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and evolution of new industries: The path-dependent dynamics of knowledge creation. An introduction to the special section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Storz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (43), pp.1663-1665. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2014.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of knowledge base and firm survival: Evidence from a sample of French manufacturing firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (8), pp.1469-1483. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2013.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of knowledge base and firm survival: Evidence from a sample of French manufacturing firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (8), pp.1469-1483. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2013.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Knowledge Base Evolution in Biotechnology: A Social Network Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.445-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Knowledge Base Evolution in Biotechnology: A Social Network Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.445-475. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10438599.2011.562355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes, marchés et innovation : présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1-2 (197-198), pp.I-VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance d'entreprise et performances sectorielles: une réévaluation de la fiabilité des scores et des mesures de bonne gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 197-198 (1/2), pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The knowledge-base evolution in biotechnology: a social network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.445-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm development as an integrated process: with evidence from the General Motors - Fisher Body case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.665-686. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2007/s00191-010-0195-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiting in the info-communications in the age of broadband: lessons and new considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77, pp.265-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant Knowledge and Growth: The Case of ICTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.50-69. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j/strueco.2009.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant knowledge and growth: The case of ICT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.50-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of switching Internet providers in the broadband industry, or why ADSL has diffused faster than other innovative technologies: Evidence from the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.706-719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of ADSL and costs of switching Internet providers in the broadband industry: Evidence from the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.706 - 719. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2008.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance, industry dynamics and firms performance on the stock market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (4), pp.455-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance in advanced economies: lessons in a post financial crash era Introduction to the Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (4), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance and the governance of knowledge: rethinking the relationship in terms of corporate coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1-2), pp.79-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the governance and regulation of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une théorie de la firme pertinente historiquement - Retour sur le cas d'intégration verticale General Motors - Fisher Body (1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation and governance of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (4), pp.397-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Knowledge, scale and transactions in the theory of the firm by M. Morroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (4), pp.517-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the firm and its governance over the industry life-cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Ownership and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (1), pp.233-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about industrial dynamics: a focus on innovation, competition and growth - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, juin (numero special), pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On knowledge intensive industry life cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, special issue, pp.63-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, coopération temporaire et processus de concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (2), pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance of innovative firms: an evolutionary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3-4), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de la firme et de l’industrie : Les perspectives récentes issues de la rencontre entre l’histoire industrielle et l’économie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (1), pp.189-223. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/010756ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry, exit and knowledge: evidence from a cluster in the info-communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (10), pp.1687-1706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et évolution industrielle de long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (2), pp.189-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical structure of the industry and competition: an analysis of the info-communications industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunications Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (8-9), pp.625-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications: understanding the dynamics of the organization of the industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecomvisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, http://www.telecomvisions.com</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et coopération dans la relation industrie-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Documents INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 107 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de concurrence: une proposition de critères d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 76 (2), pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus concurrentiel et politique communautaire en matière de concentration: introduction à une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Consommation et de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 89 (1), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus concurrentiel et politique communautaire en matière de concentration : introduction à une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la concurrence et de la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 89 (1), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commitment procedures in R&D investments: an examination of different varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (4/5/6), pp.393-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMITMENT PROCEDURES IN R&D INVESTMENTS : AN EXAMINATION OF DIFFERENT VARIETIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management (IJTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Firms within the New Industrial Paradigm of the Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network on the Economics of the Firm (ENEF), Jan 2021, Bergamo, Italy. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th Association Française de Science Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE), Jun 2021, Lille, France. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics and Theory of the Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich, Jackie Krafft. Edward Elgar, pp.588, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01378625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Process of Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.194, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Processus de Concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.333, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as a New Digital Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Economics of Knowledge and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.22-30, 2022, 978 1 83910 698 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03439516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance: Shareholder primacy, owner activism and the potential mismatch with innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate governance in contention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2018, 978-0-19-880527-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01845142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics and Theory of the Firm, Chap. 1 of the Handbook on Economics and Theory of the Firm, M. Dietrich and Jackie Krafft (eds), Edward Elgar: Cheltenham, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich and Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics and Theory of the Firm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.588, 2012, Edward Elgar Handbook Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00742302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of technological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on System Dynamics of Technological Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.181-200, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Governance of the Knowledge-Intensive Firm in an Industry Life-Cycle Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Morroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance, Organization and the Firm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.48-62, 2009, New Perspectives on the Modern Corporation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How Should New Industries with High Consumer Switching Costs be Regulated? – The Case of Broadband Internet in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Ghertman; Claude Menard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation, Deregulation, Reregulation: Institutional Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.327 - 350, 2009, 9781847209689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how should innovative industries with high consumers' switching costs be re-regulated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Ménard et Michel Ghertman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation, Deregulation, Reregulation: Institutional Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.327-350, 2009, Advances in New Institutional Analysis, 9781847209689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Darity. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thompson Learning, pp.148-149, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Governance of knowledge-intensive firms in an industry life-cycle approach in Morroni M. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance, Organization and the firm: co-operation and outsourcing in a globalised market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cheltenham: Edward Elgar, chap. 3 ; 48-62, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The firm and its governance along the industry life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Laperche and D. Uzunidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powerful Finance and Innovation Trends in High-Risk Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, pp.131-148, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance ot the firm along the industry life-cycle in laperche B. Uzinidis D. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powerful finance and innovation trends in high-risk economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Basingstoke: Palgrave Macmillan, chapt. 8; 48-62, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications, the Internet and Mr Schumpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Hanusch and A. Pyka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Companion to Neo-Schumpeterian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.621-632, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence and growth of broadband in the French info-communications system of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fransman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadband in global broadband battles: why the US and Europe lag behind while Asia leads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University Press, pp.172-194, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business history and the organization of industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Firm: analysis, evolution and history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.187-208, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeout in industrial dynamics: new developments, new puzzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Foster and W. Hoelzl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.181-196, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fransman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Lazonick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEBM Handbook of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomson Learning, pp.294-303, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Lazonick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEBM Handbook of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomson Learning, pp.187-194, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and industrial coordination in Krafft J. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The process of competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cheltenham: Edward Elgar, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the process of competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Process of Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.1-10, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and industrial coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Process of Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.143-164, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et concurrence: le cas des consortia de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Processus de Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.235-250, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Processus de Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.1-12, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information imparfaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Le Duff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.485-488, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical integration and vertical restraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markets and Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.557-576, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories of the firm and the productive organization in Arena R.;Longhi C. (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">market and organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin-Heidelberg-New York: Springer Verlag, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markets and Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.237-262, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI technologies and firms' innovation: evidence from hospital suppliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Patsali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03865925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance, value and performance of firms: New empirical results on convergence from a large international database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of knowledge-intensive sectors' knowledge base: Evidence from Biotechnology and Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how should innovative industries with high consumer switching costs be re-regulated ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the knowledge base in knowledge intensive sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an historically relevant economics of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of switching Internet providers in the French broadband industry, or why ADSL has diffused faster than other innovative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jackie Krafft </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms’ growth, green gazelles and eco-innovation: evidence from a sample of European firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), pp.1721-1738. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-019-00236-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (6), pp.1388-1402. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtab009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of smart energy tracking application use at the city level: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Attour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147, pp.111866. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2020.111866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of the literature on human capital-intensive firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cézanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.458-480. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joes.12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm age and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Coad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance and innovation : does firm age matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.349-370. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtx031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be born is not enough: the key role of innovative start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Vivarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-016-9716-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge characteristics and the dynamics of technological alliances in Pharmaceuticals: Empirical evidence from Europe, US and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.587-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Growth Firms and Technological Knowledge: Do gazelles follow exploration or exploitation strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.261-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and evolution of new industries: The path-dependent dynamics of knowledge creation. An introduction to the special section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Storz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (43), pp.1663-1665. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2014.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of new technology-based sectors in European regions: A proximity-based analysis of nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (10), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of knowledge-intensive sectors' knowledge base: Evidence from Biotechnology and Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.215-242. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2014.919762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-growth firms and technological knowledge: do gazelles follow exploration or exploitation strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.261-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge characteristics and the dynamics of technological alliances in Pharmaceuticals: Empirical evidence from Europe, US and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.587-622. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-014-0338-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance, value and performance of firms: New empirical results on convergence from a large international database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.361-397. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtt007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of knowledge base and firm survival: Evidence from a sample of French manufacturing firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (8), pp.1469-1483. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2013.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of knowledge base and firm survival: Evidence from a sample of French manufacturing firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (8), pp.1469-1483. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2013.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Knowledge Base Evolution in Biotechnology: A Social Network Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.445-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Knowledge Base Evolution in Biotechnology: A Social Network Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.445-475. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10438599.2011.562355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes, marchés et innovation : présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1-2 (197-198), pp.I-VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance d'entreprise et performances sectorielles: une réévaluation de la fiabilité des scores et des mesures de bonne gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 197-198 (1/2), pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The knowledge-base evolution in biotechnology: a social network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.445-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm development as an integrated process: with evidence from the General Motors - Fisher Body case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.665-686. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2007/s00191-010-0195-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiting in the info-communications in the age of broadband: lessons and new considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77, pp.265-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant Knowledge and Growth: The Case of ICTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.50-69. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j/strueco.2009.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant knowledge and growth: The case of ICT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.50-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation and governance of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (4), pp.397-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of switching Internet providers in the broadband industry, or why ADSL has diffused faster than other innovative technologies: Evidence from the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.706-719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of ADSL and costs of switching Internet providers in the broadband industry: Evidence from the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.706 - 719. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2008.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance, industry dynamics and firms performance on the stock market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (4), pp.455-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance in advanced economies: lessons in a post financial crash era Introduction to the Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (4), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the governance and regulation of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance and the governance of knowledge: rethinking the relationship in terms of corporate coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1-2), pp.79-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une théorie de la firme pertinente historiquement - Retour sur le cas d'intégration verticale General Motors - Fisher Body (1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Knowledge, scale and transactions in the theory of the firm by M. Morroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (4), pp.517-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the firm and its governance over the industry life-cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Ownership and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (1), pp.233-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about industrial dynamics: a focus on innovation, competition and growth - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, juin (numero special), pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On knowledge intensive industry life cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, special issue, pp.63-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance of innovative firms: an evolutionary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3-4), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, coopération temporaire et processus de concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (2), pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de la firme et de l’industrie : Les perspectives récentes issues de la rencontre entre l’histoire industrielle et l’économie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (1), pp.189-223. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/010756ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry, exit and knowledge: evidence from a cluster in the info-communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (10), pp.1687-1706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et évolution industrielle de long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (2), pp.189-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical structure of the industry and competition: an analysis of the info-communications industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunications Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (8-9), pp.625-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications: understanding the dynamics of the organization of the industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecomvisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, http://www.telecomvisions.com</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et coopération dans la relation industrie-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Documents INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 107 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus concurrentiel et politique communautaire en matière de concentration : introduction à une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la concurrence et de la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 89 (1), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de concurrence: une proposition de critères d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 76 (2), pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus concurrentiel et politique communautaire en matière de concentration: introduction à une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Consommation et de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 89 (1), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commitment procedures in R&D investments: an examination of different varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (4/5/6), pp.393-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMITMENT PROCEDURES IN R&D INVESTMENTS : AN EXAMINATION OF DIFFERENT VARIETIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management (IJTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Firms within the New Industrial Paradigm of the Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network on the Economics of the Firm (ENEF), Jan 2021, Bergamo, Italy. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th Association Française de Science Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE), Jun 2021, Lille, France. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics and Theory of the Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich, Jackie Krafft. Edward Elgar, pp.588, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01378625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Process of Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.194, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Processus de Concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.333, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as a New Digital Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Economics of Knowledge and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.22-30, 2022, 978 1 83910 698 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03439516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance: Shareholder primacy, owner activism and the potential mismatch with innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate governance in contention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2018, 978-0-19-880527-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01845142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics and Theory of the Firm, Chap. 1 of the Handbook on Economics and Theory of the Firm, M. Dietrich and Jackie Krafft (eds), Edward Elgar: Cheltenham, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich and Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics and Theory of the Firm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.588, 2012, Edward Elgar Handbook Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00742302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of technological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on System Dynamics of Technological Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.181-200, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how should innovative industries with high consumers' switching costs be re-regulated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Ménard et Michel Ghertman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation, Deregulation, Reregulation: Institutional Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.327-350, 2009, Advances in New Institutional Analysis, 9781847209689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Governance of the Knowledge-Intensive Firm in an Industry Life-Cycle Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Morroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance, Organization and the Firm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.48-62, 2009, New Perspectives on the Modern Corporation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How Should New Industries with High Consumer Switching Costs be Regulated? – The Case of Broadband Internet in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Ghertman; Claude Menard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation, Deregulation, Reregulation: Institutional Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.327 - 350, 2009, 9781847209689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance ot the firm along the industry life-cycle in laperche B. Uzinidis D. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powerful finance and innovation trends in high-risk economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Basingstoke: Palgrave Macmillan, chapt. 8; 48-62, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Darity. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thompson Learning, pp.148-149, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Governance of knowledge-intensive firms in an industry life-cycle approach in Morroni M. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance, Organization and the firm: co-operation and outsourcing in a globalised market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cheltenham: Edward Elgar, chap. 3 ; 48-62, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The firm and its governance along the industry life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Laperche and D. Uzunidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powerful Finance and Innovation Trends in High-Risk Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, pp.131-148, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications, the Internet and Mr Schumpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Hanusch and A. Pyka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Companion to Neo-Schumpeterian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.621-632, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence and growth of broadband in the French info-communications system of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fransman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadband in global broadband battles: why the US and Europe lag behind while Asia leads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University Press, pp.172-194, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business history and the organization of industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Firm: analysis, evolution and history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.187-208, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeout in industrial dynamics: new developments, new puzzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Foster and W. Hoelzl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.181-196, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fransman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Lazonick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEBM Handbook of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomson Learning, pp.294-303, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Lazonick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEBM Handbook of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomson Learning, pp.187-194, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and industrial coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Process of Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.143-164, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and industrial coordination in Krafft J. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The process of competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cheltenham: Edward Elgar, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the process of competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Process of Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.1-10, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et concurrence: le cas des consortia de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Processus de Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.235-250, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Processus de Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.1-12, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information imparfaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Le Duff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.485-488, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markets and Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.237-262, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical integration and vertical restraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markets and Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.557-576, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories of the firm and the productive organization in Arena R.;Longhi C. (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">market and organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin-Heidelberg-New York: Springer Verlag, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI technologies and firms' innovation: evidence from hospital suppliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Patsali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03865925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance, value and performance of firms: New empirical results on convergence from a large international database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of knowledge-intensive sectors' knowledge base: Evidence from Biotechnology and Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how should innovative industries with high consumer switching costs be re-regulated ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the knowledge base in knowledge intensive sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an historically relevant economics of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of switching Internet providers in the French broadband industry, or why ADSL has diffused faster than other innovative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Colombelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Krafft" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Quatraro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-019-00236-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cimiterra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nesta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942483v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baudino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2020.111866" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12285" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Holm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bianchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Laurent Ravix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtx031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vivarelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-016-9716-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2014.07.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Paolo Saviotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2014.919762" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-014-0338-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Qu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtt007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lechevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Storz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2014.07.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2013.03.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2011.562355" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2007/s00191-010-0195-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Antonelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j/strueco.2009.12.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Salies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2008.01.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7RJLS6J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203544v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grebel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203620v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/010756ar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203652v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203655v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicolai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564395v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845142v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727633v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464250v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211206v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211792v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211780v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212269v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fransman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212308v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Patsali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pezzoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973051v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Colombelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Krafft" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Quatraro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-019-00236-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cimiterra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nesta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942483v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baudino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2020.111866" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12285" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Holm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bianchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Laurent Ravix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtx031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vivarelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-016-9716-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Paolo Saviotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666707v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lechevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Storz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2014.07.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2014.07.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070557v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2014.919762" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-014-0338-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Qu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtt007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2013.03.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2011.562355" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2007/s00191-010-0195-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Antonelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j/strueco.2009.12.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Salies" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2008.01.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7RJLS6J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203544v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332737v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203550v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grebel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203620v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/010756ar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203652v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203655v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203665v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicolai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564395v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845142v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727633v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416463v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464250v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211206v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211792v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211780v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212269v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fransman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212308v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212318v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464288v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Patsali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pezzoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973051v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>