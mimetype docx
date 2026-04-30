--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jackie Krafft </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms’ growth, green gazelles and eco-innovation: evidence from a sample of European firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), pp.1721-1738. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-019-00236-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (6), pp.1388-1402. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtab009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of smart energy tracking application use at the city level: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Attour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147, pp.111866. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2020.111866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of the literature on human capital-intensive firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cézanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.458-480. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joes.12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm age and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Coad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance and innovation : does firm age matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.349-370. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtx031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be born is not enough: the key role of innovative start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Vivarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-016-9716-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge characteristics and the dynamics of technological alliances in Pharmaceuticals: Empirical evidence from Europe, US and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.587-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Growth Firms and Technological Knowledge: Do gazelles follow exploration or exploitation strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.261-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and evolution of new industries: The path-dependent dynamics of knowledge creation. An introduction to the special section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Storz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (43), pp.1663-1665. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2014.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of new technology-based sectors in European regions: A proximity-based analysis of nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (10), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of knowledge-intensive sectors' knowledge base: Evidence from Biotechnology and Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.215-242. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2014.919762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-growth firms and technological knowledge: do gazelles follow exploration or exploitation strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.261-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge characteristics and the dynamics of technological alliances in Pharmaceuticals: Empirical evidence from Europe, US and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.587-622. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-014-0338-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance, value and performance of firms: New empirical results on convergence from a large international database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.361-397. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtt007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of knowledge base and firm survival: Evidence from a sample of French manufacturing firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (8), pp.1469-1483. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2013.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of knowledge base and firm survival: Evidence from a sample of French manufacturing firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (8), pp.1469-1483. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2013.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Knowledge Base Evolution in Biotechnology: A Social Network Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.445-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Knowledge Base Evolution in Biotechnology: A Social Network Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.445-475. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10438599.2011.562355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes, marchés et innovation : présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1-2 (197-198), pp.I-VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance d'entreprise et performances sectorielles: une réévaluation de la fiabilité des scores et des mesures de bonne gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 197-198 (1/2), pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The knowledge-base evolution in biotechnology: a social network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.445-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm development as an integrated process: with evidence from the General Motors - Fisher Body case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.665-686. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2007/s00191-010-0195-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiting in the info-communications in the age of broadband: lessons and new considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77, pp.265-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant Knowledge and Growth: The Case of ICTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.50-69. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j/strueco.2009.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant knowledge and growth: The case of ICT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.50-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation and governance of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (4), pp.397-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of switching Internet providers in the broadband industry, or why ADSL has diffused faster than other innovative technologies: Evidence from the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.706-719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of ADSL and costs of switching Internet providers in the broadband industry: Evidence from the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.706 - 719. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2008.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance, industry dynamics and firms performance on the stock market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (4), pp.455-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance in advanced economies: lessons in a post financial crash era Introduction to the Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (4), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the governance and regulation of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance and the governance of knowledge: rethinking the relationship in terms of corporate coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1-2), pp.79-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une théorie de la firme pertinente historiquement - Retour sur le cas d'intégration verticale General Motors - Fisher Body (1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Knowledge, scale and transactions in the theory of the firm by M. Morroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (4), pp.517-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the firm and its governance over the industry life-cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Ownership and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (1), pp.233-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about industrial dynamics: a focus on innovation, competition and growth - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, juin (numero special), pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On knowledge intensive industry life cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, special issue, pp.63-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance of innovative firms: an evolutionary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3-4), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, coopération temporaire et processus de concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (2), pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de la firme et de l’industrie : Les perspectives récentes issues de la rencontre entre l’histoire industrielle et l’économie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (1), pp.189-223. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/010756ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry, exit and knowledge: evidence from a cluster in the info-communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (10), pp.1687-1706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et évolution industrielle de long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (2), pp.189-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical structure of the industry and competition: an analysis of the info-communications industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunications Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (8-9), pp.625-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications: understanding the dynamics of the organization of the industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecomvisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, http://www.telecomvisions.com</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et coopération dans la relation industrie-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Documents INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 107 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus concurrentiel et politique communautaire en matière de concentration : introduction à une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la concurrence et de la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 89 (1), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de concurrence: une proposition de critères d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 76 (2), pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus concurrentiel et politique communautaire en matière de concentration: introduction à une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Consommation et de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 89 (1), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commitment procedures in R&D investments: an examination of different varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (4/5/6), pp.393-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMITMENT PROCEDURES IN R&D INVESTMENTS : AN EXAMINATION OF DIFFERENT VARIETIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management (IJTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Firms within the New Industrial Paradigm of the Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network on the Economics of the Firm (ENEF), Jan 2021, Bergamo, Italy. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th Association Française de Science Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE), Jun 2021, Lille, France. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics and Theory of the Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich, Jackie Krafft. Edward Elgar, pp.588, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01378625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Process of Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.194, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Processus de Concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.333, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as a New Digital Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Economics of Knowledge and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.22-30, 2022, 978 1 83910 698 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03439516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance: Shareholder primacy, owner activism and the potential mismatch with innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate governance in contention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2018, 978-0-19-880527-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01845142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics and Theory of the Firm, Chap. 1 of the Handbook on Economics and Theory of the Firm, M. Dietrich and Jackie Krafft (eds), Edward Elgar: Cheltenham, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich and Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics and Theory of the Firm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.588, 2012, Edward Elgar Handbook Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00742302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of technological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on System Dynamics of Technological Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.181-200, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how should innovative industries with high consumers' switching costs be re-regulated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Ménard et Michel Ghertman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation, Deregulation, Reregulation: Institutional Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.327-350, 2009, Advances in New Institutional Analysis, 9781847209689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Governance of the Knowledge-Intensive Firm in an Industry Life-Cycle Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Morroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance, Organization and the Firm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.48-62, 2009, New Perspectives on the Modern Corporation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How Should New Industries with High Consumer Switching Costs be Regulated? – The Case of Broadband Internet in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Ghertman; Claude Menard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation, Deregulation, Reregulation: Institutional Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.327 - 350, 2009, 9781847209689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance ot the firm along the industry life-cycle in laperche B. Uzinidis D. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powerful finance and innovation trends in high-risk economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Basingstoke: Palgrave Macmillan, chapt. 8; 48-62, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Darity. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thompson Learning, pp.148-149, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Governance of knowledge-intensive firms in an industry life-cycle approach in Morroni M. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance, Organization and the firm: co-operation and outsourcing in a globalised market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cheltenham: Edward Elgar, chap. 3 ; 48-62, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The firm and its governance along the industry life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Laperche and D. Uzunidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powerful Finance and Innovation Trends in High-Risk Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, pp.131-148, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications, the Internet and Mr Schumpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Hanusch and A. Pyka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Companion to Neo-Schumpeterian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.621-632, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence and growth of broadband in the French info-communications system of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fransman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadband in global broadband battles: why the US and Europe lag behind while Asia leads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University Press, pp.172-194, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business history and the organization of industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Firm: analysis, evolution and history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.187-208, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeout in industrial dynamics: new developments, new puzzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Foster and W. Hoelzl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.181-196, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fransman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Lazonick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEBM Handbook of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomson Learning, pp.294-303, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Lazonick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEBM Handbook of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomson Learning, pp.187-194, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and industrial coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Process of Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.143-164, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and industrial coordination in Krafft J. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The process of competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cheltenham: Edward Elgar, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the process of competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Process of Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.1-10, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et concurrence: le cas des consortia de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Processus de Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.235-250, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Processus de Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.1-12, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information imparfaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Le Duff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.485-488, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markets and Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.237-262, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical integration and vertical restraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markets and Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.557-576, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories of the firm and the productive organization in Arena R.;Longhi C. (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">market and organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin-Heidelberg-New York: Springer Verlag, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI technologies and firms' innovation: evidence from hospital suppliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Patsali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03865925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance, value and performance of firms: New empirical results on convergence from a large international database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of knowledge-intensive sectors' knowledge base: Evidence from Biotechnology and Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how should innovative industries with high consumer switching costs be re-regulated ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the knowledge base in knowledge intensive sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an historically relevant economics of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of switching Internet providers in the French broadband industry, or why ADSL has diffused faster than other innovative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jackie Krafft </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms’ growth, green gazelles and eco-innovation: evidence from a sample of European firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), pp.1721-1738. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-019-00236-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (6), pp.1388-1402. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtab009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of smart energy tracking application use at the city level: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Attour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147, pp.111866. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2020.111866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of the literature on human capital-intensive firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cézanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.458-480. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joes.12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm age and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Coad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance and innovation : does firm age matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.349-370. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtx031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be born is not enough: the key role of innovative start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Vivarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-016-9716-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-growth firms and technological knowledge: do gazelles follow exploration or exploitation strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.261-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of knowledge-intensive sectors' knowledge base: Evidence from Biotechnology and Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.215-242. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2014.919762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of new technology-based sectors in European regions: A proximity-based analysis of nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (10), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge characteristics and the dynamics of technological alliances in Pharmaceuticals: Empirical evidence from Europe, US and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.587-622. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-014-0338-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance, value and performance of firms: New empirical results on convergence from a large international database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.361-397. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtt007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge characteristics and the dynamics of technological alliances in Pharmaceuticals: Empirical evidence from Europe, US and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.587-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and evolution of new industries: The path-dependent dynamics of knowledge creation. An introduction to the special section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Storz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (43), pp.1663-1665. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2014.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Growth Firms and Technological Knowledge: Do gazelles follow exploration or exploitation strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.261-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of knowledge base and firm survival: Evidence from a sample of French manufacturing firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (8), pp.1469-1483. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2013.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of knowledge base and firm survival: Evidence from a sample of French manufacturing firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (8), pp.1469-1483. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2013.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Knowledge Base Evolution in Biotechnology: A Social Network Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.445-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Knowledge Base Evolution in Biotechnology: A Social Network Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.445-475. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10438599.2011.562355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes, marchés et innovation : présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1-2 (197-198), pp.I-VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance d'entreprise et performances sectorielles: une réévaluation de la fiabilité des scores et des mesures de bonne gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 197-198 (1/2), pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The knowledge-base evolution in biotechnology: a social network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.445-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm development as an integrated process: with evidence from the General Motors - Fisher Body case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.665-686. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2007/s00191-010-0195-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant Knowledge and Growth: The Case of ICTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.50-69. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j/strueco.2009.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiting in the info-communications in the age of broadband: lessons and new considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77, pp.265-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant knowledge and growth: The case of ICT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.50-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of ADSL and costs of switching Internet providers in the broadband industry: Evidence from the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.706 - 719. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2008.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance, industry dynamics and firms performance on the stock market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (4), pp.455-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance in advanced economies: lessons in a post financial crash era Introduction to the Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (4), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of switching Internet providers in the broadband industry, or why ADSL has diffused faster than other innovative technologies: Evidence from the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.706-719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the governance and regulation of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance and the governance of knowledge: rethinking the relationship in terms of corporate coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1-2), pp.79-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une théorie de la firme pertinente historiquement - Retour sur le cas d'intégration verticale General Motors - Fisher Body (1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation and governance of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (4), pp.397-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Knowledge, scale and transactions in the theory of the firm by M. Morroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (4), pp.517-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the firm and its governance over the industry life-cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Ownership and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (1), pp.233-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about industrial dynamics: a focus on innovation, competition and growth - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, juin (numero special), pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On knowledge intensive industry life cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, special issue, pp.63-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, coopération temporaire et processus de concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (2), pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance of innovative firms: an evolutionary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3-4), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de la firme et de l’industrie : Les perspectives récentes issues de la rencontre entre l’histoire industrielle et l’économie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (1), pp.189-223. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/010756ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry, exit and knowledge: evidence from a cluster in the info-communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (10), pp.1687-1706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et évolution industrielle de long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (2), pp.189-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical structure of the industry and competition: an analysis of the info-communications industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunications Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (8-9), pp.625-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications: understanding the dynamics of the organization of the industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecomvisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, http://www.telecomvisions.com</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et coopération dans la relation industrie-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Documents INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 107 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de concurrence: une proposition de critères d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 76 (2), pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus concurrentiel et politique communautaire en matière de concentration: introduction à une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Consommation et de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 89 (1), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus concurrentiel et politique communautaire en matière de concentration : introduction à une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la concurrence et de la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 89 (1), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commitment procedures in R&D investments: an examination of different varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (4/5/6), pp.393-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMITMENT PROCEDURES IN R&D INVESTMENTS : AN EXAMINATION OF DIFFERENT VARIETIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management (IJTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th Association Française de Science Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE), Jun 2021, Lille, France. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Firms within the New Industrial Paradigm of the Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network on the Economics of the Firm (ENEF), Jan 2021, Bergamo, Italy. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics and Theory of the Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich, Jackie Krafft. Edward Elgar, pp.588, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01378625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Process of Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.194, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Processus de Concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.333, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as a New Digital Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Economics of Knowledge and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.22-30, 2022, 978 1 83910 698 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03439516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance: Shareholder primacy, owner activism and the potential mismatch with innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate governance in contention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2018, 978-0-19-880527-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01845142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics and Theory of the Firm, Chap. 1 of the Handbook on Economics and Theory of the Firm, M. Dietrich and Jackie Krafft (eds), Edward Elgar: Cheltenham, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich and Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics and Theory of the Firm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.588, 2012, Edward Elgar Handbook Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00742302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of technological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on System Dynamics of Technological Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.181-200, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How Should New Industries with High Consumer Switching Costs be Regulated? – The Case of Broadband Internet in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Ghertman; Claude Menard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation, Deregulation, Reregulation: Institutional Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.327 - 350, 2009, 9781847209689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Governance of the Knowledge-Intensive Firm in an Industry Life-Cycle Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Morroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance, Organization and the Firm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.48-62, 2009, New Perspectives on the Modern Corporation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how should innovative industries with high consumers' switching costs be re-regulated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Ménard et Michel Ghertman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation, Deregulation, Reregulation: Institutional Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.327-350, 2009, Advances in New Institutional Analysis, 9781847209689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Darity. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thompson Learning, pp.148-149, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Governance of knowledge-intensive firms in an industry life-cycle approach in Morroni M. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance, Organization and the firm: co-operation and outsourcing in a globalised market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cheltenham: Edward Elgar, chap. 3 ; 48-62, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The firm and its governance along the industry life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Laperche and D. Uzunidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powerful Finance and Innovation Trends in High-Risk Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, pp.131-148, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance ot the firm along the industry life-cycle in laperche B. Uzinidis D. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powerful finance and innovation trends in high-risk economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Basingstoke: Palgrave Macmillan, chapt. 8; 48-62, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications, the Internet and Mr Schumpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Hanusch and A. Pyka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Companion to Neo-Schumpeterian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.621-632, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business history and the organization of industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Firm: analysis, evolution and history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.187-208, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence and growth of broadband in the French info-communications system of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fransman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadband in global broadband battles: why the US and Europe lag behind while Asia leads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University Press, pp.172-194, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeout in industrial dynamics: new developments, new puzzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Foster and W. Hoelzl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.181-196, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fransman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Lazonick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEBM Handbook of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomson Learning, pp.294-303, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Lazonick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEBM Handbook of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomson Learning, pp.187-194, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and industrial coordination in Krafft J. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The process of competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cheltenham: Edward Elgar, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the process of competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Process of Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.1-10, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and industrial coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Process of Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.143-164, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et concurrence: le cas des consortia de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Processus de Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.235-250, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Processus de Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.1-12, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information imparfaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Le Duff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.485-488, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical integration and vertical restraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markets and Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.557-576, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories of the firm and the productive organization in Arena R.;Longhi C. (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">market and organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin-Heidelberg-New York: Springer Verlag, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markets and Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.237-262, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI technologies and firms' innovation: evidence from hospital suppliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Patsali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03865925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance, value and performance of firms: New empirical results on convergence from a large international database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of knowledge-intensive sectors' knowledge base: Evidence from Biotechnology and Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the knowledge base in knowledge intensive sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how should innovative industries with high consumer switching costs be re-regulated ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an historically relevant economics of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of switching Internet providers in the French broadband industry, or why ADSL has diffused faster than other innovative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Colombelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Krafft" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Quatraro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-019-00236-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cimiterra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nesta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942483v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baudino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2020.111866" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12285" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Holm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bianchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Laurent Ravix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtx031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vivarelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-016-9716-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Paolo Saviotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666707v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lechevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Storz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2014.07.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2014.07.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070557v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2014.919762" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-014-0338-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Qu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtt007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2013.03.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2011.562355" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2007/s00191-010-0195-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Antonelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j/strueco.2009.12.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Salies" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2008.01.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7RJLS6J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203544v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332737v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203550v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grebel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203620v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/010756ar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203652v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203655v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203665v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicolai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564395v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845142v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727633v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416463v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464250v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211206v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211792v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211780v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212269v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fransman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212308v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212318v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464288v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Patsali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pezzoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973051v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Colombelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Krafft" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Quatraro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-019-00236-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cimiterra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nesta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942483v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baudino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2020.111866" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12285" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Holm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bianchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Laurent Ravix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtx031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vivarelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-016-9716-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070569v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Paolo Saviotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2014.919762" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2014.07.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-014-0338-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Qu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtt007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lechevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Storz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2014.07.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2013.03.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2011.562355" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2007/s00191-010-0195-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Antonelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j/strueco.2009.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Salies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2008.01.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7RJLS6J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203544v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332737v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grebel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203620v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/010756ar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203652v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203655v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicolai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845142v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727633v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464250v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211206v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211780v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212269v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fransman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212308v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Patsali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pezzoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>