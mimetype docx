--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jackie Krafft </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms’ growth, green gazelles and eco-innovation: evidence from a sample of European firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), pp.1721-1738. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-019-00236-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (6), pp.1388-1402. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtab009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of smart energy tracking application use at the city level: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Attour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147, pp.111866. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2020.111866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of the literature on human capital-intensive firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cézanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.458-480. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joes.12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm age and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Coad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance and innovation : does firm age matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.349-370. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtx031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be born is not enough: the key role of innovative start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Vivarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-016-9716-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-growth firms and technological knowledge: do gazelles follow exploration or exploitation strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.261-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of knowledge-intensive sectors' knowledge base: Evidence from Biotechnology and Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.215-242. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2014.919762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of new technology-based sectors in European regions: A proximity-based analysis of nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (10), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge characteristics and the dynamics of technological alliances in Pharmaceuticals: Empirical evidence from Europe, US and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.587-622. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-014-0338-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance, value and performance of firms: New empirical results on convergence from a large international database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.361-397. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtt007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge characteristics and the dynamics of technological alliances in Pharmaceuticals: Empirical evidence from Europe, US and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.587-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and evolution of new industries: The path-dependent dynamics of knowledge creation. An introduction to the special section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Storz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (43), pp.1663-1665. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2014.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Growth Firms and Technological Knowledge: Do gazelles follow exploration or exploitation strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.261-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of knowledge base and firm survival: Evidence from a sample of French manufacturing firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (8), pp.1469-1483. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2013.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of knowledge base and firm survival: Evidence from a sample of French manufacturing firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (8), pp.1469-1483. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2013.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Knowledge Base Evolution in Biotechnology: A Social Network Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.445-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Knowledge Base Evolution in Biotechnology: A Social Network Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.445-475. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10438599.2011.562355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes, marchés et innovation : présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1-2 (197-198), pp.I-VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance d'entreprise et performances sectorielles: une réévaluation de la fiabilité des scores et des mesures de bonne gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 197-198 (1/2), pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The knowledge-base evolution in biotechnology: a social network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.445-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm development as an integrated process: with evidence from the General Motors - Fisher Body case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.665-686. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2007/s00191-010-0195-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant Knowledge and Growth: The Case of ICTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.50-69. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j/strueco.2009.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiting in the info-communications in the age of broadband: lessons and new considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77, pp.265-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant knowledge and growth: The case of ICT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.50-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of ADSL and costs of switching Internet providers in the broadband industry: Evidence from the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.706 - 719. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2008.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance, industry dynamics and firms performance on the stock market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (4), pp.455-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance in advanced economies: lessons in a post financial crash era Introduction to the Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (4), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of switching Internet providers in the broadband industry, or why ADSL has diffused faster than other innovative technologies: Evidence from the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.706-719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the governance and regulation of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance and the governance of knowledge: rethinking the relationship in terms of corporate coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1-2), pp.79-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une théorie de la firme pertinente historiquement - Retour sur le cas d'intégration verticale General Motors - Fisher Body (1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation and governance of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (4), pp.397-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Knowledge, scale and transactions in the theory of the firm by M. Morroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (4), pp.517-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the firm and its governance over the industry life-cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Ownership and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (1), pp.233-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about industrial dynamics: a focus on innovation, competition and growth - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, juin (numero special), pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On knowledge intensive industry life cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, special issue, pp.63-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, coopération temporaire et processus de concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (2), pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance of innovative firms: an evolutionary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3-4), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de la firme et de l’industrie : Les perspectives récentes issues de la rencontre entre l’histoire industrielle et l’économie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (1), pp.189-223. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/010756ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry, exit and knowledge: evidence from a cluster in the info-communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (10), pp.1687-1706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et évolution industrielle de long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (2), pp.189-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical structure of the industry and competition: an analysis of the info-communications industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunications Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (8-9), pp.625-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications: understanding the dynamics of the organization of the industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecomvisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, http://www.telecomvisions.com</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et coopération dans la relation industrie-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Documents INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 107 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de concurrence: une proposition de critères d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 76 (2), pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus concurrentiel et politique communautaire en matière de concentration: introduction à une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Consommation et de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 89 (1), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus concurrentiel et politique communautaire en matière de concentration : introduction à une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la concurrence et de la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 89 (1), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commitment procedures in R&D investments: an examination of different varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (4/5/6), pp.393-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMITMENT PROCEDURES IN R&D INVESTMENTS : AN EXAMINATION OF DIFFERENT VARIETIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management (IJTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th Association Française de Science Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE), Jun 2021, Lille, France. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Firms within the New Industrial Paradigm of the Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network on the Economics of the Firm (ENEF), Jan 2021, Bergamo, Italy. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics and Theory of the Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich, Jackie Krafft. Edward Elgar, pp.588, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01378625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Process of Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.194, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Processus de Concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.333, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as a New Digital Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Economics of Knowledge and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.22-30, 2022, 978 1 83910 698 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03439516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance: Shareholder primacy, owner activism and the potential mismatch with innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate governance in contention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2018, 978-0-19-880527-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01845142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics and Theory of the Firm, Chap. 1 of the Handbook on Economics and Theory of the Firm, M. Dietrich and Jackie Krafft (eds), Edward Elgar: Cheltenham, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich and Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics and Theory of the Firm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.588, 2012, Edward Elgar Handbook Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00742302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of technological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on System Dynamics of Technological Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.181-200, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How Should New Industries with High Consumer Switching Costs be Regulated? – The Case of Broadband Internet in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Ghertman; Claude Menard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation, Deregulation, Reregulation: Institutional Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.327 - 350, 2009, 9781847209689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Governance of the Knowledge-Intensive Firm in an Industry Life-Cycle Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Morroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance, Organization and the Firm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.48-62, 2009, New Perspectives on the Modern Corporation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how should innovative industries with high consumers' switching costs be re-regulated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Ménard et Michel Ghertman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation, Deregulation, Reregulation: Institutional Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.327-350, 2009, Advances in New Institutional Analysis, 9781847209689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Darity. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thompson Learning, pp.148-149, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Governance of knowledge-intensive firms in an industry life-cycle approach in Morroni M. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance, Organization and the firm: co-operation and outsourcing in a globalised market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cheltenham: Edward Elgar, chap. 3 ; 48-62, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The firm and its governance along the industry life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Laperche and D. Uzunidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powerful Finance and Innovation Trends in High-Risk Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, pp.131-148, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance ot the firm along the industry life-cycle in laperche B. Uzinidis D. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powerful finance and innovation trends in high-risk economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Basingstoke: Palgrave Macmillan, chapt. 8; 48-62, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications, the Internet and Mr Schumpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Hanusch and A. Pyka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Companion to Neo-Schumpeterian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.621-632, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business history and the organization of industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Firm: analysis, evolution and history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.187-208, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence and growth of broadband in the French info-communications system of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fransman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadband in global broadband battles: why the US and Europe lag behind while Asia leads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University Press, pp.172-194, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeout in industrial dynamics: new developments, new puzzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Foster and W. Hoelzl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.181-196, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fransman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Lazonick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEBM Handbook of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomson Learning, pp.294-303, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Lazonick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEBM Handbook of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomson Learning, pp.187-194, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and industrial coordination in Krafft J. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The process of competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cheltenham: Edward Elgar, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the process of competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Process of Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.1-10, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and industrial coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Process of Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.143-164, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et concurrence: le cas des consortia de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Processus de Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.235-250, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Processus de Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.1-12, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information imparfaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Le Duff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.485-488, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical integration and vertical restraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markets and Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.557-576, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories of the firm and the productive organization in Arena R.;Longhi C. (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">market and organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin-Heidelberg-New York: Springer Verlag, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markets and Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.237-262, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI technologies and firms' innovation: evidence from hospital suppliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Patsali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03865925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance, value and performance of firms: New empirical results on convergence from a large international database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of knowledge-intensive sectors' knowledge base: Evidence from Biotechnology and Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the knowledge base in knowledge intensive sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how should innovative industries with high consumer switching costs be re-regulated ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an historically relevant economics of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of switching Internet providers in the French broadband industry, or why ADSL has diffused faster than other innovative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jackie Krafft </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms’ growth, green gazelles and eco-innovation: evidence from a sample of European firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), pp.1721-1738. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-019-00236-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (6), pp.1388-1402. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtab009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of smart energy tracking application use at the city level: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Attour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147, pp.111866. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2020.111866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of the literature on human capital-intensive firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cézanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.458-480. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joes.12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm age and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Coad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance and innovation : does firm age matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.349-370. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtx031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be born is not enough: the key role of innovative start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Vivarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-016-9716-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge characteristics and the dynamics of technological alliances in Pharmaceuticals: Empirical evidence from Europe, US and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.587-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Growth Firms and Technological Knowledge: Do gazelles follow exploration or exploitation strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.261-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and evolution of new industries: The path-dependent dynamics of knowledge creation. An introduction to the special section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Storz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (43), pp.1663-1665. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2014.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of new technology-based sectors in European regions: A proximity-based analysis of nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (10), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-growth firms and technological knowledge: do gazelles follow exploration or exploitation strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.261-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of knowledge-intensive sectors' knowledge base: Evidence from Biotechnology and Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.215-242. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2014.919762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge characteristics and the dynamics of technological alliances in Pharmaceuticals: Empirical evidence from Europe, US and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.587-622. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-014-0338-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance, value and performance of firms: New empirical results on convergence from a large international database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.361-397. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtt007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of knowledge base and firm survival: Evidence from a sample of French manufacturing firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (8), pp.1469-1483. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2013.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of knowledge base and firm survival: Evidence from a sample of French manufacturing firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (8), pp.1469-1483. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2013.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Knowledge Base Evolution in Biotechnology: A Social Network Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.445-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Knowledge Base Evolution in Biotechnology: A Social Network Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.445-475. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10438599.2011.562355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The knowledge-base evolution in biotechnology: a social network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.445-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance d'entreprise et performances sectorielles: une réévaluation de la fiabilité des scores et des mesures de bonne gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 197-198 (1/2), pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes, marchés et innovation : présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1-2 (197-198), pp.I-VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm development as an integrated process: with evidence from the General Motors - Fisher Body case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.665-686. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2007/s00191-010-0195-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiting in the info-communications in the age of broadband: lessons and new considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77, pp.265-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant Knowledge and Growth: The Case of ICTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.50-69. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j/strueco.2009.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant knowledge and growth: The case of ICT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.50-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation and governance of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (4), pp.397-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of switching Internet providers in the broadband industry, or why ADSL has diffused faster than other innovative technologies: Evidence from the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.706-719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of ADSL and costs of switching Internet providers in the broadband industry: Evidence from the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.706 - 719. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2008.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance, industry dynamics and firms performance on the stock market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (4), pp.455-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance in advanced economies: lessons in a post financial crash era Introduction to the Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (4), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the governance and regulation of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance and the governance of knowledge: rethinking the relationship in terms of corporate coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1-2), pp.79-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une théorie de la firme pertinente historiquement - Retour sur le cas d'intégration verticale General Motors - Fisher Body (1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Knowledge, scale and transactions in the theory of the firm by M. Morroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (4), pp.517-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the firm and its governance over the industry life-cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Ownership and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (1), pp.233-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about industrial dynamics: a focus on innovation, competition and growth - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, juin (numero special), pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On knowledge intensive industry life cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, special issue, pp.63-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance of innovative firms: an evolutionary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3-4), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, coopération temporaire et processus de concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (2), pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de la firme et de l’industrie : Les perspectives récentes issues de la rencontre entre l’histoire industrielle et l’économie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (1), pp.189-223. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/010756ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry, exit and knowledge: evidence from a cluster in the info-communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (10), pp.1687-1706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et évolution industrielle de long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (2), pp.189-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical structure of the industry and competition: an analysis of the info-communications industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunications Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (8-9), pp.625-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications: understanding the dynamics of the organization of the industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecomvisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, http://www.telecomvisions.com</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et coopération dans la relation industrie-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Documents INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 107 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus concurrentiel et politique communautaire en matière de concentration : introduction à une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la concurrence et de la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 89 (1), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de concurrence: une proposition de critères d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 76 (2), pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus concurrentiel et politique communautaire en matière de concentration: introduction à une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Consommation et de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 89 (1), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commitment procedures in R&D investments: an examination of different varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (4/5/6), pp.393-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMITMENT PROCEDURES IN R&D INVESTMENTS : AN EXAMINATION OF DIFFERENT VARIETIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management (IJTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th Association Française de Science Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE), Jun 2021, Lille, France. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Firms within the New Industrial Paradigm of the Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network on the Economics of the Firm (ENEF), Jan 2021, Bergamo, Italy. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics and Theory of the Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich, Jackie Krafft. Edward Elgar, pp.588, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01378625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Process of Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.194, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Processus de Concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.333, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as a New Digital Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Economics of Knowledge and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.22-30, 2022, 978 1 83910 698 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03439516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance: Shareholder primacy, owner activism and the potential mismatch with innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate governance in contention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2018, 978-0-19-880527-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01845142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics and Theory of the Firm, Chap. 1 of the Handbook on Economics and Theory of the Firm, M. Dietrich and Jackie Krafft (eds), Edward Elgar: Cheltenham, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich and Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics and Theory of the Firm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.588, 2012, Edward Elgar Handbook Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00742302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of technological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on System Dynamics of Technological Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.181-200, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how should innovative industries with high consumers' switching costs be re-regulated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Ménard et Michel Ghertman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation, Deregulation, Reregulation: Institutional Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.327-350, 2009, Advances in New Institutional Analysis, 9781847209689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Governance of the Knowledge-Intensive Firm in an Industry Life-Cycle Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Morroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance, Organization and the Firm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.48-62, 2009, New Perspectives on the Modern Corporation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How Should New Industries with High Consumer Switching Costs be Regulated? – The Case of Broadband Internet in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Ghertman; Claude Menard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation, Deregulation, Reregulation: Institutional Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.327 - 350, 2009, 9781847209689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance ot the firm along the industry life-cycle in laperche B. Uzinidis D. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powerful finance and innovation trends in high-risk economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Basingstoke: Palgrave Macmillan, chapt. 8; 48-62, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Darity. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thompson Learning, pp.148-149, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Governance of knowledge-intensive firms in an industry life-cycle approach in Morroni M. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance, Organization and the firm: co-operation and outsourcing in a globalised market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cheltenham: Edward Elgar, chap. 3 ; 48-62, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The firm and its governance along the industry life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Laperche and D. Uzunidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powerful Finance and Innovation Trends in High-Risk Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, pp.131-148, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications, the Internet and Mr Schumpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Hanusch and A. Pyka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Companion to Neo-Schumpeterian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.621-632, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence and growth of broadband in the French info-communications system of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fransman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadband in global broadband battles: why the US and Europe lag behind while Asia leads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University Press, pp.172-194, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business history and the organization of industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Firm: analysis, evolution and history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.187-208, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeout in industrial dynamics: new developments, new puzzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Foster and W. Hoelzl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.181-196, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fransman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Lazonick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEBM Handbook of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomson Learning, pp.294-303, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Lazonick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEBM Handbook of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomson Learning, pp.187-194, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and industrial coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Process of Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.143-164, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and industrial coordination in Krafft J. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The process of competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cheltenham: Edward Elgar, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the process of competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Process of Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.1-10, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et concurrence: le cas des consortia de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Processus de Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.235-250, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Processus de Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.1-12, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information imparfaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Le Duff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.485-488, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markets and Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.237-262, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical integration and vertical restraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markets and Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.557-576, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories of the firm and the productive organization in Arena R.;Longhi C. (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">market and organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin-Heidelberg-New York: Springer Verlag, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI technologies and firms' innovation: evidence from hospital suppliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Patsali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03865925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance, value and performance of firms: New empirical results on convergence from a large international database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Laurent Ravix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of knowledge-intensive sectors' knowledge base: Evidence from Biotechnology and Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the knowledge base in knowledge intensive sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Quatraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how should innovative industries with high consumer switching costs be re-regulated ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an historically relevant economics of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of switching Internet providers in the French broadband industry, or why ADSL has diffused faster than other innovative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Colombelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Krafft" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Quatraro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-019-00236-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cimiterra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nesta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942483v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baudino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2020.111866" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12285" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Holm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bianchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Laurent Ravix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtx031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vivarelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-016-9716-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070569v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Paolo Saviotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2014.919762" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2014.07.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-014-0338-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Qu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtt007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lechevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Storz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2014.07.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2013.03.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2011.562355" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2007/s00191-010-0195-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Antonelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j/strueco.2009.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Salies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2008.01.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7RJLS6J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203544v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332737v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grebel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203620v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/010756ar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203652v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203655v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicolai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845142v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727633v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464250v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211206v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211780v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212269v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fransman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212308v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Patsali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pezzoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Colombelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Krafft" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Quatraro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-019-00236-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cimiterra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nesta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942483v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baudino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2020.111866" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12285" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Holm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bianchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Laurent Ravix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtx031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vivarelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-016-9716-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Paolo Saviotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666707v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lechevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Storz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2014.07.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2014.07.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2014.919762" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-014-0338-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Qu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtt007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2013.03.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2011.562355" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2007/s00191-010-0195-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Antonelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j/strueco.2009.12.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Salies" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2008.01.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7RJLS6J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203544v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332737v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203550v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grebel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203620v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/010756ar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203652v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203655v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203665v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicolai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845142v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727633v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416463v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464250v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211206v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211792v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211780v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212269v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fransman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212308v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212318v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464288v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Patsali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pezzoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>