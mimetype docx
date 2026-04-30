--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -66,633 +66,633 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban-rural linkages and the (re)emergence of territorial approaches and policies</w:t>
+                <w:t xml:space="preserve">Comparative Study in Nairobi and Lagos on EV Buses for Paratransit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Sietchiping</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jackson Kago</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook on Rural-Urban Linkages in the Global South</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">SSATP 2025 Annual General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Africa Transport Policy Program, Mar 2025, Cotonou, Benin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974918v1</w:t>
+                <w:t xml:space="preserve">hal-05410715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The UN-Habitat Urban-Rural Linkages Guiding Principles: Assessment of the Adoptability to Topical Land Management Challenges in Germany, Kenya and Tanzania</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sina Schlimmer</w:t>
+                <w:t xml:space="preserve">Gouverner à la marge des villes : l’impact de la croissance des villes sur les périphéries urbaines en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Kago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan Bartke</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divine Asafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Forster</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Yearbook of Soil Law and Policy 2019</w:t>
-[...138 lines deleted...]
-                <w:t xml:space="preserve">hal-02531729v1</w:t>
+              <w:t xml:space="preserve">Gouverner les transitions urbaines en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRI, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study in Nairobi and Lagos on EV Buses for Paratransit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Urban-rural linkages and the (re)emergence of territorial approaches and policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Sietchiping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Githiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackson Kago</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Kipyegon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cecilia Tacoli Donald Brown; Jytte Agergaard; Manja Hoppe Andreasen; Donald Brown. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSATP 2025 Annual General Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05410715v1</w:t>
+              <w:t xml:space="preserve">Handbook on Rural-Urban Linkages in the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.297-309, 2025, Coll. Geography, Planning and Tourism, 9781802207705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781802207712.00029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner à la marge des villes : l’impact de la croissance des villes sur les périphéries urbaines en Afrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jackson Kago</w:t>
+                <w:t xml:space="preserve">The UN-Habitat Urban-Rural Linkages Guiding Principles: Assessment of the Adoptability to Topical Land Management Challenges in Germany, Kenya and Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Schlimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Divine Asafo</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alix Beranger</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Githiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almut Jering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouverner les transitions urbaines en Afrique</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">International Yearbook of Soil Law and Policy 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.369-398, 2021, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923367v1</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52317-6_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementing the New Urban Agenda: Urban and Territorial Integration Approaches in Support of Urban Food Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Kago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Sietchiping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harald Ginzky, Elizabeth Dooley, Irene L. Heuser, Emmanuel Kasimbazi, Till MarkusTianbao Qin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Yearbook of Soil Law and Policy 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.271-293, 2019, 978-3-030-00758-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00758-4_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -710,51 +710,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Divide: Urban-Rural Linkages as a Pillar for Territorial Partnerships and Collaboration in East Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackson Kago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -804,51 +804,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Growing Middle Class and Real Estate Development: Spatial change and social conflicts in the densification of Kileleshwa, Nairobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackson Kago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gateri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -908,51 +908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Google Street View Images in Identifying Mobility Patterns in Small and Intermediate Towns (Kiambu County, Kenya)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackson Kago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -999,51 +999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Contested Street: Informal Street Vending and its Contradictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackson Kago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Owuor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1113,51 +1113,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers and Adaptations to Rural-urban Mobility: A Focus of the Milk Value Chain in Peri-urban Nairobi, Kenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackson Kago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1207,51 +1207,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility patterns and their impact on urban-rural linkages in small and intermediate towns in Kenya : a focus on the milk value chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackson Kago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geography. Université Michel de Montaigne - Bordeaux III, 2022. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022BOR30019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1447,51 +1447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Sietchiping" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Githiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Kago" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Kipyegon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802207712.00029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schlimmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Jering" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52317-6_18" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Loose" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00758-4_13" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923367v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Asafo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Beranger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552245v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gateri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owiti A K&#8217;akumu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11y07" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tg3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Racaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Owuor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03959107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BOR30019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Kago" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923367v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Asafo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Beranger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Sietchiping" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Githiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Kipyegon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802207712.00029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213081v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schlimmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forster" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Jering" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52317-6_18" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Loose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00758-4_13" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552245v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gateri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owiti A K&#8217;akumu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11y07" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tg3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Racaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Owuor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03959107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BOR30019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>