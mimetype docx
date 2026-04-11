--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -3650,209 +3650,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query-based reverse engineering of graph databases : from program to model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Big Data governance : combining a multi-criteria approach and systems theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M2P@ADBIS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bled, Slovenia. pp.188-197, </w:t>
+              <w:t xml:space="preserve">IEEE World Congress on Services 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Milan, Italy. pp.398-399, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30278-8_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SERVICES.2019.00122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476375v1</w:t>
+                <w:t xml:space="preserve">hal-02283693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Big Data governance : combining a multi-criteria approach and systems theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Query-based reverse engineering of graph databases : from program to model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Congress on Services 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Milan, Italy. pp.398-399, </w:t>
+              <w:t xml:space="preserve">M2P@ADBIS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bled, Slovenia. pp.188-197, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SERVICES.2019.00122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30278-8_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283693v1</w:t>
+                <w:t xml:space="preserve">hal-02476375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling historical social networks databases</w:t>
               </w:r>
@@ -3940,230 +3940,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pragmatic approach for identifying and managing design science research goals and evaluation criteria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méta modèle de la sécurité des systèmes d'information : enrichissement par le contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Prat</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Laoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIS SIGPrag Pre-ICIS workshop on "Practice-based Design and Innovation of Digital Artifacts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">INFORSID 2018 : 36e congrès INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France. pp.63 - 87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283783v1</w:t>
+                <w:t xml:space="preserve">hal-02283829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta modèle de la sécurité des systèmes d'information : enrichissement par le contexte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pragmatic approach for identifying and managing design science research goals and evaluation criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Hevner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadira Lammari</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2018 : 36e congrès INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France. pp.63 - 87</w:t>
+              <w:t xml:space="preserve">AIS SIGPrag Pre-ICIS workshop on "Practice-based Design and Innovation of Digital Artifacts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283829v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases de données prosopographiques : un état de l'art</w:t>
               </w:r>
@@ -5328,243 +5328,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'analyse des risques à l'expression des exigences de sécurité des systèmes d'informations</w:t>
+                <w:t xml:space="preserve">Building contextualized topic maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Vasquez</w:t>
+                <w:t xml:space="preserve">Lydia Nadia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Bouabana-Tebibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2012 : 30e congrès INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.337-362</w:t>
+              <w:t xml:space="preserve">19th IBIMA (International Business Information Management Association) conference on Innovation Vision 2020: Sustainable growth, Entrepreneurship, Real Estate and Economic Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126113v1</w:t>
+                <w:t xml:space="preserve">hal-01126211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building contextualized topic maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Nadia Khelifa</w:t>
+                <w:t xml:space="preserve">De l'analyse des risques à l'expression des exigences de sécurité des systèmes d'informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thouraya Bouabana-Tebibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IBIMA (International Business Information Management Association) conference on Innovation Vision 2020: Sustainable growth, Entrepreneurship, Real Estate and Economic Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">INFORSID 2012 : 30e congrès INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.337-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126211v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming multidimensional models into OWL-DL ontologies</w:t>
               </w:r>
@@ -6182,51 +6182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un wiktionnaire multilingue et multiculturel pour les sciences sociales et humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Nadia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7096,268 +7096,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality patterns for conceptual modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+                <w:t xml:space="preserve">Evaluation de la qualité des systèmes multisources : une approche par les patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boucelma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ER 2008 : 27th International Conference on Conceptual Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quatrième Atelier Qualité des Données et des Connaissances, EGC 2008 : 8èmes Journées Francophones Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125545v1</w:t>
+                <w:t xml:space="preserve">hal-01125615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité des systèmes multisources : une approche par les patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality patterns for conceptual modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième Atelier Qualité des Données et des Connaissances, EGC 2008 : 8èmes Journées Francophones Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ER 2008 : 27th International Conference on Conceptual Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Barcelona, Spain. pp.142-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87877-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125615v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of conceptual schemas an experimental comparison</w:t>
               </w:r>
@@ -7568,51 +7568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hammou Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Nadia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7644,234 +7644,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for quality evaluation in data integration systems</w:t>
+                <w:t xml:space="preserve">Du logiciel libre au logiciel de communauté : un modèle de prédiction d'adoption dans le monde de l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEIS 2007 : 9th International Conference on Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal. pp.170-175</w:t>
+              <w:t xml:space="preserve">AIM 2007 : 12ème Conférence de l'Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323032v1</w:t>
+                <w:t xml:space="preserve">hal-01125614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du logiciel libre au logiciel de communauté : un modèle de prédiction d'adoption dans le monde de l'éducation</w:t>
+                <w:t xml:space="preserve">A framework for quality evaluation in data integration systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boucelma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2007 : 12ème Conférence de l'Association Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">ICEIS 2007 : 9th International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal. pp.170-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125614v1</w:t>
+                <w:t xml:space="preserve">hal-00323032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use case modeling and refinement : a quality-based approach</w:t>
               </w:r>
@@ -8614,238 +8614,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring UML conceptual modeling quality : method and implementation</w:t>
+                <w:t xml:space="preserve">Conceptual modeling quality : from EER to UML schemas evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2002 : 18èmes Journées Bases de Données Avancées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ER 2002 : International Conference on Conceptual Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Tampere, Finland. pp.414-428, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45816-6_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124871v1</w:t>
+                <w:t xml:space="preserve">hal-01124773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual modeling quality : from EER to UML schemas evaluation</w:t>
+                <w:t xml:space="preserve">Measuring UML conceptual modeling quality : method and implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ER 2002 : International Conference on Conceptual Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA 2002 : 18èmes Journées Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Evry, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01124773v1</w:t>
+                <w:t xml:space="preserve">hal-01124871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From UML to ROLAP multidimensional databases using a pivot model</w:t>
               </w:r>
@@ -11420,51 +11420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual Modeling - ER ’99 : 18th International Conference on Conceptual Modeling Paris, France, November 15–18, 1999, Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12917,51 +12917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berti-Équille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boucelma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12996,90 +12996,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUADRIS : Qualité des données dans les systèmes d'informations multi-sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Berti-Équille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boucelma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13756,51 +13756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Akoka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2024.114379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326472v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veda Storey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2025.102492" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102351" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2022.113898" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966374v5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.5078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.si.hcm.22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Laoufi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2017.01.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J246XMWM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07421222.2015.1099390" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Lammari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/irmj.2014100102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.02.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZTRN3H9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126521v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoutir Bouchbout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaia Alimazighi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14637151211283357" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2011.03.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL7GPRX4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126080v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2007.04.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MB296CM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2005.12.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X32QJ3S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019501000203" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veda C. Storey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32808-4_15" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06516-3_27" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03843641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mammar Kouadri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric du Mouza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08473-7_7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88358-4_1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02464556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62522-1_12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283311v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19504-5_16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02476375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8_22" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2019.00122" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hevner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283253v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02476428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2017.8257957" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ariouat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Hicheur Cairns" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Khelifa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.18" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25747-1_18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46578-3_73" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126546v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126545v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004439104590466" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126113v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vasquez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nadia Khelifa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Bouabana-Tebibel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126114v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240451" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2390045.2390049" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125862v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Bucumi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988630.1988635" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Mehmood" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2011.6006840" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125729v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740324v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Khelifa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126169v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125724v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.17" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125640v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kersulec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125699v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87877-3_12" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L77RWVLF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125615v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boucelma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2008.4632108" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475455v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125614v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125283v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11901181_8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R3455F7X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125028v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124844v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124831v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45242-3_27" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BB8QBZ00-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124887v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124871v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45816-6_38" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-83XZGJKF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124886v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124837v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124885v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124884v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45581-7_33" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0FL8C8B9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124841v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124882v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chokron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125612v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124843v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48054-4_15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6KDC3PZ2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoarau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475415v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W. Liddle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Yeol Song" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bertolotto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568346" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026770v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928846v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126539v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126079v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126081v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094276v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Favier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125029v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125271v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782711748464-encyclopedie-de-l-informatique-et-des-systemes-d-information" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briolat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125281v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125282v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47866-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125280v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Kangassalo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Thalheim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48854-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2022.01.0023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373878v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70625-2_6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373868v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374089v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67271-7_17" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373871v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59144-5_12" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375779v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39294-3_12" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126063v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134252v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron-Fasan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125276v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124876v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325039v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucelma" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332672v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosquer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126027v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Idani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126028v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://essec.hal.science/hal-00551866v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124643v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Akoka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2024.114379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326472v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veda Storey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2025.102492" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102351" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2022.113898" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966374v5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.5078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.si.hcm.22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Laoufi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2017.01.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J246XMWM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07421222.2015.1099390" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Lammari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/irmj.2014100102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.02.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZTRN3H9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126521v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoutir Bouchbout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaia Alimazighi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14637151211283357" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2011.03.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL7GPRX4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126080v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2007.04.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MB296CM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2005.12.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X32QJ3S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019501000203" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veda C. Storey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32808-4_15" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06516-3_27" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03843641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mammar Kouadri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric du Mouza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08473-7_7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88358-4_1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02464556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62522-1_12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283311v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19504-5_16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2019.00122" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02476375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8_22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hevner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283253v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02476428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2017.8257957" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ariouat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Hicheur Cairns" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Khelifa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.18" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25747-1_18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46578-3_73" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126546v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126545v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004439104590466" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126211v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nadia Khelifa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Bouabana-Tebibel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vasquez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126114v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240451" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2390045.2390049" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125862v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Bucumi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988630.1988635" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Mehmood" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2011.6006840" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125729v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740324v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Khelifa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126169v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125724v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.17" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125640v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kersulec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125699v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boucelma" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125545v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87877-3_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L77RWVLF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2008.4632108" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475455v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125614v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323032v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125283v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11901181_8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R3455F7X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125028v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124844v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124831v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45242-3_27" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BB8QBZ00-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124887v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45816-6_38" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-83XZGJKF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124871v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124886v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124837v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124885v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124884v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45581-7_33" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0FL8C8B9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124841v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124882v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chokron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125612v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124843v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48054-4_15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6KDC3PZ2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoarau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475415v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W. Liddle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Yeol Song" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bertolotto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568346" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026770v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928846v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126539v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126079v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126081v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094276v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Favier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125029v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125271v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782711748464-encyclopedie-de-l-informatique-et-des-systemes-d-information" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briolat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125281v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125282v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47866-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125280v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Kangassalo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Thalheim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48854-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2022.01.0023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373878v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70625-2_6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373868v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374089v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67271-7_17" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373871v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59144-5_12" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375779v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39294-3_12" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126063v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134252v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron-Fasan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125276v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124876v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325039v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucelma" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332672v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosquer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126027v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Idani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126028v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://essec.hal.science/hal-00551866v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124643v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>