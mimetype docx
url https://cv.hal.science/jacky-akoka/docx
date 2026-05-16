--- v1 (2026-04-11)
+++ v2 (2026-05-16)
@@ -1290,247 +1290,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An MDA approach to knowledge engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An MDA‐based framework for collaborative business process modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoutir Bouchbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Prat</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaia Alimazighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2012.02.010⟩</w:t>
+              <w:t xml:space="preserve">Business Process Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (6), pp.919-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/14637151211283357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126019v1</w:t>
+                <w:t xml:space="preserve">hal-01126521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An MDA‐based framework for collaborative business process modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An MDA approach to knowledge engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zaia Alimazighi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Process Management Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (12), pp.10420-10437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2012.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/14637151211283357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01126521v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining objects with rules to represent aggregation knowledge in data warehouse and OLAP systems</w:t>
               </w:r>
@@ -1721,204 +1721,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité perçue des schémas conceptuels. Etude comparée informaticiens vs. utilisateurs</w:t>
+                <w:t xml:space="preserve">Vers l'ingénierie des évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 14 (4), pp.33-54</w:t>
+              <w:t xml:space="preserve">, 2009, 14 (6), pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125711v1</w:t>
+                <w:t xml:space="preserve">hal-01126080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'ingénierie des évolutions</w:t>
+                <w:t xml:space="preserve">Qualité perçue des schémas conceptuels. Etude comparée informaticiens vs. utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 14 (6), pp.9-17</w:t>
+              <w:t xml:space="preserve">, 2009, 14 (4), pp.33-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126080v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting generalization hierarchies from relational databases : a reverse engineering approach</w:t>
               </w:r>
@@ -3369,308 +3369,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design science research for the humanities. The case of prosopography</w:t>
+                <w:t xml:space="preserve">Évaluation de la gouvernance de l'information : une approche multifacette et multicritères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Design Science Research in Information Systems and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID 2019 : 37e congrès INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283311v1</w:t>
+                <w:t xml:space="preserve">hal-02283716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la gouvernance de l'information : une approche multifacette et multicritères</w:t>
+                <w:t xml:space="preserve">Évaluation de la gouvernance de l'information : une approche holistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2019 : 37e congrès INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">AIM 2019 : 24ème Conférence de l'Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283716v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la gouvernance de l'information : une approche holistique</w:t>
+                <w:t xml:space="preserve">Design science research for the humanities. The case of prosopography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Du Mouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2019 : 24ème Conférence de l'Association Information et Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Design Science Research in Information Systems and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Worcester, United States. pp.239 - 253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-19504-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283321v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Big Data governance : combining a multi-criteria approach and systems theory</w:t>
               </w:r>
@@ -3940,230 +3940,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta modèle de la sécurité des systèmes d'information : enrichissement par le contexte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pragmatic approach for identifying and managing design science research goals and evaluation criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Hevner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadira Lammari</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2018 : 36e congrès INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France. pp.63 - 87</w:t>
+              <w:t xml:space="preserve">AIS SIGPrag Pre-ICIS workshop on "Practice-based Design and Innovation of Digital Artifacts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283829v1</w:t>
+                <w:t xml:space="preserve">hal-02283783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pragmatic approach for identifying and managing design science research goals and evaluation criteria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méta modèle de la sécurité des systèmes d'information : enrichissement par le contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Prat</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Laoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIS SIGPrag Pre-ICIS workshop on "Practice-based Design and Innovation of Digital Artifacts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">INFORSID 2018 : 36e congrès INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France. pp.63 - 87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283783v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases de données prosopographiques : un état de l'art</w:t>
               </w:r>
@@ -4744,226 +4744,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing research on big data and security based on a bibliometric study</w:t>
+                <w:t xml:space="preserve">Research on Big Data : characterizing the field and its dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Laoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCBC 2015 : Workshop on "Software Engineering, Cyber Security, Big Data and Conceptual Modeling" in Conjunction with International Conference on Conceptual Modeling (ER 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MoBiD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Stockholm, Sweden. pp.173-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25747-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272055v1</w:t>
+                <w:t xml:space="preserve">hal-01215716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on Big Data : characterizing the field and its dimensions</w:t>
+                <w:t xml:space="preserve">Characterizing research on big data and security based on a bibliometric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Laoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoBiD 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCBC 2015 : Workshop on "Software Engineering, Cyber Security, Big Data and Conceptual Modeling" in Conjunction with International Conference on Conceptual Modeling (ER 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25747-1_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01215716v1</w:t>
+                <w:t xml:space="preserve">hal-01272055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving process models discovery using AXOR clustering algorithm</w:t>
               </w:r>
@@ -5047,260 +5047,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated transformation of business rules specification to business processes : from SBVR to BPMN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olfa Chourabi</w:t>
+                <w:t xml:space="preserve">Artifact evaluation in information systems design-science research ? A holistic view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE 2014 : The 26th International Conference on Software Engineering and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.684-687</w:t>
+              <w:t xml:space="preserve">PACIS 2014 : 18th Pacific Asia Conference on Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Chengdu, China. Paper 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126546v1</w:t>
+                <w:t xml:space="preserve">hal-01126545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifact evaluation in information systems design-science research ? A holistic view</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+                <w:t xml:space="preserve">Automated transformation of business rules specification to business processes : from SBVR to BPMN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Chourabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACIS 2014 : 18th Pacific Asia Conference on Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Chengdu, China. Paper 23</w:t>
+              <w:t xml:space="preserve">SEKE 2014 : The 26th International Conference on Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.684-687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126545v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A design methodology for B2B systems : case of an e-procurement system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoutir Bouchbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaia Alimazighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEIS 2013 : 15th International Conference on Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Angers, France. pp.459-466, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5853,51 +5853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federating information system quality frameworks using a common ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6078,51 +6078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pattern-oriented methodology for conceptual modeling evaluation and improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kashif Mehmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6290,77 +6290,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of a generic metamodel for interorganizational business processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoutir Bouchbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaia Alimazighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOMAS 2010 : 6th International Workshop on Enterprise &amp; Organizational Modeling and Simulation, held at the CAiSE 2010 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Hammamet, Tunisia. pp.42-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6925,51 +6925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un environnement pour l'évaluation et l'amélioration de la qualité des modèles de systèmes d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Kersulec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7227,51 +7227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality patterns for conceptual modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7369,51 +7369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCIS 2008 : 2nd International Conference on Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Marrakech, Morocco. pp.197-208, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7447,51 +7447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived vs. measured quality of conceptual schemas : an experimental comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7857,51 +7857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use case modeling and refinement : a quality-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8131,312 +8131,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology-based approach for database evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework for database evolution management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMISA-FORUM- ER'2003 (short paper)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">USE 2003 : 2nd International Workshop on Unanticipated Software Evolution, in conjunction with ETAPS 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Warsaw, Poland. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124844v1</w:t>
+                <w:t xml:space="preserve">hal-01124880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for conceptual modeling quality evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+                <w:t xml:space="preserve">An ontology-based approach for database evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSQ 2003 : 13th International Conference on Software Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Dallas, Texas, United States</w:t>
+              <w:t xml:space="preserve">EMISA-FORUM- ER'2003 (short paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124831v1</w:t>
+                <w:t xml:space="preserve">hal-01124844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for database evolution management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework for conceptual modeling quality evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USE 2003 : 2nd International Workshop on Unanticipated Software Evolution, in conjunction with ETAPS 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Warsaw, Poland. pp.1-9</w:t>
+              <w:t xml:space="preserve">ICSQ 2003 : 13th International Conference on Software Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Dallas, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124880v1</w:t>
+                <w:t xml:space="preserve">hal-01124831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting database evolution : using ontologies matching</w:t>
               </w:r>
@@ -8620,51 +8620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual modeling quality : from EER to UML schemas evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8736,51 +8736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring UML conceptual modeling quality : method and implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9282,204 +9282,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiérarchies de généralisation dans les bases de données : une approche hybride de rétro-conception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration versus reverse engineering of network databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2000 : XVIIIème Congrès InFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Lyon, France</w:t>
+              <w:t xml:space="preserve">CSMR 2000 : 4th European Conference on Software Maintenance and Reengineering. Reengineering Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2000, Zurich, Switzerland. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124841v1</w:t>
+                <w:t xml:space="preserve">hal-01124878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration versus reverse engineering of network databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hiérarchies de généralisation dans les bases de données : une approche hybride de rétro-conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Lammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMR 2000 : 4th European Conference on Software Maintenance and Reengineering. Reengineering Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2000, Zurich, Switzerland. pp.15</w:t>
+              <w:t xml:space="preserve">INFORSID 2000 : XVIIIème Congrès InFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124878v1</w:t>
+                <w:t xml:space="preserve">hal-01124841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démarche d'aide au choix d'une méthode de reconfiguration de processus</w:t>
               </w:r>
@@ -9554,307 +9554,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datawarehouses et systèmes multidimensionnels : comparaison des méthodes de modélisation</w:t>
+                <w:t xml:space="preserve">Relational database reverse engineering : elicitation of generalization hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 1999 : 4ème Conférence de l'Association Information et Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ER’ 99 Workshops on Evolution and Change in Data Management, Reverse Engineering in Information Systems, and the World Wide Web and Conceptual Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Paris, France. pp.173-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-48054-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125612v1</w:t>
+                <w:t xml:space="preserve">hal-01124843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational database reverse engineering : elicitation of generalization hierarchies</w:t>
+                <w:t xml:space="preserve">Rétro-conception des datawarehouses et des systèmes multidimensionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ER’ 99 Workshops on Evolution and Change in Data Management, Reverse Engineering in Information Systems, and the World Wide Web and Conceptual Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID 1999 : XVIIème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, La Garde, France. pp.227-256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01124843v1</w:t>
+                <w:t xml:space="preserve">hal-01125613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétro-conception des datawarehouses et des systèmes multidimensionnels</w:t>
+                <w:t xml:space="preserve">Datawarehouses et systèmes multidimensionnels : comparaison des méthodes de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 1999 : XVIIème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, La Garde, France. pp.227-256</w:t>
+              <w:t xml:space="preserve">AIM 1999 : 4ème Conférence de l'Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125613v1</w:t>
+                <w:t xml:space="preserve">hal-01125612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comptabilité multidimensionnelle : le méta-modèle DREAM</w:t>
               </w:r>
@@ -10247,217 +10247,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'information et humanités numériques</w:t>
+                <w:t xml:space="preserve">Systèmes d'Information et Humanités Numériques. Numéro spécial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Darmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Du Mouza</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Du Mouza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (3), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026770v1</w:t>
+                <w:t xml:space="preserve">hal-02928846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'Information et Humanités Numériques. Numéro spécial</w:t>
+                <w:t xml:space="preserve">Systèmes d'information et humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Darmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Du Mouza</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Du Mouza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (3), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928846v1</w:t>
+                <w:t xml:space="preserve">hal-04026770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepôts de données et business intelligence</w:t>
               </w:r>
@@ -12316,51 +12316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des modèles de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13495,51 +13495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Generalization/specialization Hierarchies from Relational Databases: a Reverse Engineering Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13756,51 +13756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Akoka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2024.114379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326472v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veda Storey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2025.102492" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102351" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2022.113898" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966374v5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.5078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.si.hcm.22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Laoufi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2017.01.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J246XMWM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07421222.2015.1099390" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Lammari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/irmj.2014100102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.02.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZTRN3H9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126521v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoutir Bouchbout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaia Alimazighi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14637151211283357" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2011.03.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL7GPRX4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126080v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2007.04.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MB296CM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2005.12.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X32QJ3S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019501000203" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veda C. Storey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32808-4_15" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06516-3_27" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03843641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mammar Kouadri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric du Mouza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08473-7_7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88358-4_1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02464556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62522-1_12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283311v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19504-5_16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2019.00122" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02476375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8_22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hevner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283253v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02476428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2017.8257957" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ariouat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Hicheur Cairns" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Khelifa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.18" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25747-1_18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46578-3_73" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126546v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126545v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004439104590466" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126211v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nadia Khelifa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Bouabana-Tebibel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vasquez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126114v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240451" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2390045.2390049" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125862v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Bucumi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988630.1988635" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Mehmood" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2011.6006840" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125729v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740324v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Khelifa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126169v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125724v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.17" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125640v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kersulec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125699v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boucelma" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125545v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87877-3_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L77RWVLF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2008.4632108" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475455v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125614v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323032v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125283v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11901181_8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R3455F7X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125028v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124844v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124831v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45242-3_27" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BB8QBZ00-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124887v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45816-6_38" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-83XZGJKF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124871v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124886v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124837v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124885v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124884v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45581-7_33" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0FL8C8B9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124841v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124882v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chokron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125612v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124843v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48054-4_15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6KDC3PZ2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoarau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475415v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W. Liddle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Yeol Song" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bertolotto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568346" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026770v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928846v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126539v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126079v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126081v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094276v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Favier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125029v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125271v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782711748464-encyclopedie-de-l-informatique-et-des-systemes-d-information" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briolat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125281v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125282v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47866-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125280v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Kangassalo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Thalheim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48854-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2022.01.0023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373878v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70625-2_6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373868v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374089v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67271-7_17" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373871v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59144-5_12" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375779v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39294-3_12" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126063v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134252v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron-Fasan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125276v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124876v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325039v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucelma" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332672v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosquer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126027v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Idani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126028v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://essec.hal.science/hal-00551866v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124643v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Akoka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2024.114379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326472v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veda Storey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2025.102492" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102351" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2022.113898" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966374v5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.5078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.si.hcm.22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Laoufi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2017.01.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J246XMWM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07421222.2015.1099390" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Lammari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/irmj.2014100102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoutir Bouchbout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaia Alimazighi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14637151211283357" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.02.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZTRN3H9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2011.03.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL7GPRX4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2007.04.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MB296CM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2005.12.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X32QJ3S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019501000203" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veda C. Storey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32808-4_15" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06516-3_27" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03843641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mammar Kouadri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric du Mouza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08473-7_7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88358-4_1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02464556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62522-1_12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19504-5_16" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2019.00122" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02476375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8_22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hevner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283253v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02476428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2017.8257957" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ariouat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Hicheur Cairns" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Khelifa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.18" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25747-1_18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46578-3_73" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126545v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126546v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004439104590466" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126211v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nadia Khelifa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Bouabana-Tebibel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vasquez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126114v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240451" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2390045.2390049" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125862v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Bucumi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988630.1988635" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Mehmood" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2011.6006840" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125729v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740324v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Khelifa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126169v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125724v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.17" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125640v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kersulec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125699v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boucelma" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125545v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87877-3_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L77RWVLF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2008.4632108" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475455v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125614v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323032v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125283v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11901181_8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R3455F7X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125028v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124880v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124831v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45242-3_27" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BB8QBZ00-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124887v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45816-6_38" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-83XZGJKF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124871v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124886v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124837v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124885v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124884v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45581-7_33" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0FL8C8B9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124841v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124882v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chokron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48054-4_15" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6KDC3PZ2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125613v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125612v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoarau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475415v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W. Liddle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Yeol Song" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bertolotto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568346" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928846v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026770v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126539v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126079v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126081v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094276v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Favier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125029v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125271v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782711748464-encyclopedie-de-l-informatique-et-des-systemes-d-information" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briolat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125281v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125282v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47866-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125280v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Kangassalo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Thalheim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48854-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2022.01.0023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373878v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70625-2_6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373868v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374089v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67271-7_17" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373871v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59144-5_12" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375779v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39294-3_12" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126063v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134252v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron-Fasan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125276v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124876v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325039v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucelma" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332672v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosquer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126027v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Idani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126028v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://essec.hal.science/hal-00551866v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124643v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>