--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,90639 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...90587 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jacky even </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur INSA RennesFOTON Institute, CNRS UMR 6082</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacky-even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4607-3390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076470482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=wZSGnjYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-6212-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (271)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-phonon couplings in polymorphous crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113 (8), pp.L081104. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/n52n-g9nr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap for electronic structure, anharmonicity, and electron-phonon calculations in locally disordered inorganic and hybrid halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113 (8), pp.085118. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/67c2-yzjw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Spectral Diusion of Defect Luminescence in CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;PbI&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huyen Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.6c00648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective iodoplumbate cold casting for kinetically stabilized perovskites leading to high-efficiency photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeoun-Woo Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungmin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongseok Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hee Jeong Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44160-026-01070-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton diffusion beyond 2 μm enabled by maximum symmetry in two-dimensional perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siedah Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44160-026-01041-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bypassing the yellow phase for extremely stable formamidinium lead iodide perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabindranath Garai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanjana Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramvir Ahlawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braulio Reyes-Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 392 (6797), pp.eaeb7992. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aeb7992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb:Sn Ratio-Driven Polytypism and Band Modulation in Photoresponsive Hexagonal Perovskitoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor E. Wiggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz S. R. Bati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert P. Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Zeiske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (24), pp.21014-21031. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c05714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong and Engineerable Optical Anisotropy in Easily Integrable Epitaxial SrO(SrTiO 3 ) N Ruddlesden–Popper Thin Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oussama Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Furgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Berguiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (28), pp.e01049. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202501049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-photon superabsorption in CsPbBr3 perovskite quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Cherniukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (8), pp.864. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-025-01684-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism and Phase Control in Dion-Jacobson 2D 3-(Aminomethyl)piperidinium-Based Metal Iodide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared D. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoshanna Peifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia D. Pournara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (24), pp.9869-9885. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c02328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient First-Principles Framework for Overdamped Phonon Dynamics and Anharmonic Electron-Phonon Coupling in Superionic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Pant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (5), pp.056402. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/kgw3-cxx8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and efficient semiempirical DFTB parameters for electronic structure prediction of 3D, 2D iodide perovskites and heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Raúl Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.023803. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.023803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Structural Disorder in Crystalline Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.5635-5643. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.5c02706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining organic cations of different sizes grants improved control over perovskitoid dimensionality and bandgap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaiah Gilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyoung Woo Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (9), pp.7777-7787. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c17654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Strain and Octahedral Tilting Removes Structural and Nonradiative Defects in 2D-Templated FAPbI 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Torma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz Mandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (13), pp.13084-13096. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c18372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge States in 2D A2PbBr4 Hybrid Perovskites Enabled by Local Structural Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao‐hui Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai‐peng Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi‐ying Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (32), pp.2419606. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202419606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional to Layered Halide Perovskites: A Parameter-Free Hybrid Functional Method for Predicting Electronic Band Gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Buba Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Trombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (5), pp.1922-1929. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmaterialslett.5c00158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polaronic Mass Enhancement and Polaronic Excitons in Metal Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Nowok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Galkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Dyksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Surrente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (6), pp.2696-2702. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.4c00905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional perovskite templates for durable, efficient formamidinium perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Kodalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor J Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 384 (6701), pp.1227-1235. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abq6993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularly Polarized Luminescence Without External Magnetic Fields from Individual CsPbBr 3 Perovskite Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Oddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesim Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Dirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c04392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic‐Inorganic Hybrid Cuprous‐Based Metal Halides with Unique Two‐Dimensional Crystal Structure for White Light‐Emitting Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qichao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e202411047. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202411047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton Ground State Fine Structure and Excited States Landscape in Layered Halide Perovskites from Combined BSE Simulations and Symmetry Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizia Palummo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10‐Year Anniversary Special Issue: Photophysics of Perovskites – from Bulk to Nano, 12 (8), pp.2202801. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202202801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Evolution and Photoluminescence Quenching across the FASnI3–xBrx (x = 0–3) Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Balvanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Safdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daehan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Welton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (23), pp.16128-16147. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c03669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture‐Insensitive, Phase‐Stable Indium‐Based Metal Halides and Their Light‐Emitting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujun Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiujie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202301282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Crystalline 2D Fullerene‐Based Metal Halide Semiconductor for Efficient and Stable Ideal‐bandgap Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weicheng Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Azmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamika Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zois Syrgiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (23), pp.2400582. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202400582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapor Growth of All-Inorganic 2D Ruddlesden–Popper Lead- and Tin-Based Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinting Shuai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingrui Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael de Siena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (35), pp.46560. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c05329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Limits of Charge Carrier Mobilities in Layered Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Leveillee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRX Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (2), pp.023012. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PRXEnergy.3.023012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand Driven Control and F‐Doping of Surface Characteristics in FASnI$_3$ Lead‐Free Perovskites: Relation Between Molecular Dipoles, Surface Dipoles, Work Function Shifts, and Surface Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Basera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (22), pp.2400201. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202400201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi 3D electronic structures of Dion-Jacobson layered perovskites with exceptional short interlayer distances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maniadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Skorokhod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Ben Haj Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.1061-1068. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3TC03807F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron mobilities in SrTiO 3 and KTaO 3 : Role of phonon anharmonicity, mass renormalization, and disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Ranalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Verdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (10), pp.104603. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.104603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Emission Induced by Band‐Edge Carrier Reconfiguration in 2D Hybrid Lead Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi‐gang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao‐hui Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai‐peng Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi‐shuang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smtd.202301662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Phase Transitions in Inorganic Lead Halide Perovskites: Interplay between Harmonic and Anharmonic Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Gang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengxia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (7), pp.3016-3024. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.3c00881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide Containing Short Organic Monocations in n = 1–4 2D Multilayered Halide Perovskite Thin Films and Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Skorokhod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (7), pp.2873-2883. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirality Versus Symmetry: Electron's Spin Selectivity in Non‐Polar Chiral Lead‐Bromide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Kumar Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (51), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202305784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and Optical Properties of Phase-Pure Silver Iodobismuthate Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Matuhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Krishnamurthy Grandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashanti Bergonzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Grisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (36), pp.14764-14773. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3NR02742B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonic lattice dynamics via the special displacement method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (3), pp.035155. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.108.035155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Structure of Excitons in Vacancy-Ordered Halide Double Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.52-59. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmaterialslett.2c01010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Behavior and Local Structure of the Ruddlesden−Popper and Dion−Jacobson Alloyed Pb/Sn Bromide 2D Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Vasileiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parth Raval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Welton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (29), pp.15997-16014. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c03997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Formamidinium Tin Iodide Nanocrystals by Suppressing the Sn(IV) Impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Dirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vivani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Sekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Cherniukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.1914-1923. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c04927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal scaling laws for charge-carrier interactions with quantum confinement in lead-halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliia Berezovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Moskalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.229. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-35842-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Organic Cation in Developing Efficient Green Perovskite LEDs Based on Quasi‐2D Perovskite Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra J Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Hyeon Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D J Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akash Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (14), pp.2309653. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202309653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Isomer of Fluorinated Ruddlesden-Popper Perovskites Toward Efficient and Stable 2D/3D Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junseop Byeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seong Ho Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihun Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (23), pp.27853-27864. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c01754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast relaxation of lattice distortion in two-dimensional perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Essman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (4), pp.545. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-022-01903-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bright circularly polarized photoluminescence in chiral layered hybrid lead-halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangpu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Heindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (35), pp.eadh2255. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adh5083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 3D Cubic Topology in Hybrid Lead Halides with a Symmetric Aromatic Triammonium Exhibiting Water Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Vasileiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imra Tajuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael de Siena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Klepov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (14), pp.5267-5280. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated halide perovskite photoelectrochemical cells with solar-driven water-splitting efficiency of 20.8%</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz Mandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3797. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-39290-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of 2D perovskite crystals via progressive transformation of quantum well thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (2), pp.265-275. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44160-023-00422-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-body Correlations and Exciton Complexes in CsPbBr3 Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Moskalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry N Dirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (9), pp.2208354. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202208354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial engineering to modulate surface dipoles, work functions and dielectric confinement of halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Basera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.11884-11897. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3NR01126G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonic electron-phonon coupling in ultrasoft and locally disordered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Computational Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.153. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41524-023-01089-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186764v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of 3D and 2D Perovskites for Durable, Efficient Solar Cells and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Persaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (15), pp.9565-9652. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.3c00214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudospin-phonon pretransitional dynamics in lead halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (2), pp.024306. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.105.024306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon echo from free excitons in a CH3NH3PbI3 halide perovskite single crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S Nazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Solovev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Selivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (24), pp.245202. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.105.245202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Aromatic Diammonium Ions Modulate Distortions in 2D Lead Bromide Perovskites for Tunable White-Light Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Welton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (21), pp.9685-9698. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-activated interlayer contraction in two-dimensional perovskites for high-efficiency solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41565-021-01010-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance Factor for Stabilizing 3D Hybrid Halide Perovskitoids Using Linear Diammonium Cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (9), pp.3902-3912. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c11803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the nucleation and growth kinetics of lead halide perovskite quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinten Akkerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Montanarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Dirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 377 (6613), pp.1406-1412. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abq3616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial III–V/Si Vertical Heterostructures with Hybrid 2D‐Semimetal/Semiconductor Ambipolar and Photoactive Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.2101661. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202101661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangling Octahedra Enable Edge States in 2D Lead Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi‐gang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei‐fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haisheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (29), pp.2201666. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202201666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical framework for microscopic surface and interface dipoles, work functions and valence band alignments in 2D and 3D halide perovskite heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Basera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra J Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J Snaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.349-357. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.1c02459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb-free halide perovskites for solar cells, light-emitting diodes, and photocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debdipto Acharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.060902. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0095515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the Cage of 2D Bromide Perovskites by Large A-Site Cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby Cuthriell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashanti Bergonzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (3), pp.1132. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of MoS2 Deposited by ALD on c-Si, Towards the Development of MoS2/c-Si Heterojunction Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienlo Flora Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Modreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Povey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.1363. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst12101363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band gap, effective masses, and energy level alignment of 2D and 3D halide perovskites and heterostructures using DFT-1/2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.014604. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.014604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver‐Bismuth Halide Double Salts for Lead‐free Photovoltaics: Insights From Symmetry‐Based Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar RRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (12), pp.2200718. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/solr.202200718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered Mixed-Spacer 2D Bromide Perovskites and the Dual Role of 1,2,4-Triazolium Cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (14), pp.6541-6552. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c01432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic fabrication of 3D/2D perovskite bilayer stacks for durable and efficient solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael de Siena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Torma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 377 (6613), pp.1425-1430. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abq7652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Equilibrium Lattice Dynamics in Photo-Excited Two-Dimensional Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby A Cuthriell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shobhana Panuganti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig C Laing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Guzelturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (44), pp.2202709. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202202709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiphase boundaries in III-V semiconductors: Atomic configurations, band structures, and Fermi levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (16), pp.165310. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.165310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick-Layer Lead Iodide Perovskites with Bifunctional Organic Spacers Allylammonium and Iodopropylammonium Exhibiting Trap-State Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Vasileiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael de Siena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (14), pp.6390-6409. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.2c00571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrazine molecules as efficient electronic diversion channel in 2D organic-inorganic perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (5), pp.1547-1560. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0MH01904F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">m -Phenylenediammonium as a New Spacer for Dion–Jacobson Two-Dimensional Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yalan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (31), pp.12063-12073. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c03687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonadiabatic molecular dynamics analysis of hybrid Dion–Jacobson 2D leads iodide perovskites: A Nonadiabatic Molecular Dynamics Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Prezhdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119 (20), pp.201102. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0066087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Dielectric Functions and Exciton Oscillator Strength of Two-Dimensional Hybrid Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baokun Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haonan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinshui Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.148-159. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmaterialslett.0c00505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Seeds Enable High Structural Phase Purity in 2D Perovskite Films for High‐Efficiency Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Samani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (29), pp.2007176. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202007176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structure and Optical Properties of Mixed Iodine/Bromine Lead Perovskites. To Mix or Not to Mix?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Diez‐cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beljonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Optical Properties and Applications of Crystalline Materials, 9 (23), pp.2001832. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202001832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-phase purity two-dimensional perovskites with 17.3% efficiency enabled by interface engineering of hole transport layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjue Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Physical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (10), pp.100601. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrp.2021.100601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient photoelectric effect in halide perovskites for regenerative electron sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangze Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hoffbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.673. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/S41467-021-20954-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth/Silver-Based Two-Dimensional Iodide Double and One-Dimensional Bi Perovskites: Interplay between Structural and Electronic Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (15), pp.6206-6216. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c01952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial Nature of Mn 2+ Doping in 2D Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Torma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Klepov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (12), pp.20550-20561. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.1c09142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding Light on the Stability and Structure–Property Relationships of Two-Dimensional Hybrid Lead Bromide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Vasileiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (13), pp.5085-5107. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c01129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure and stability of Cs2TiX6 and Cs2ZrX6 (X = Br, I) vacancy ordered double perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119 (18), pp.181903. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0070104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Cation Alloying on Intralayer A and Interlayer A’ sites in 2D Hybrid Dion-Jacobson Lead Bromide Perovskites (A’)(A)Pb2Br7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Spanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (18), pp.8342-8351. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductor physics of organic–inorganic 2D halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercouri G Kanatzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (12), pp.969-985. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41565-020-00811-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge States Drive Exciton Dissociation in Ruddlesden-Popper Lead Halide Perovskite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Kinigstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Yager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (10), pp.1360-1367. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmaterialslett.0c00333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence of weakly dispersed and strongly anharmonic optical phonons in hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (48), </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-020-0313-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From latent ferroelectricity to hyperferroelectricity in alkali lead halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (9), </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.092402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Stable 1D Hybrid Tin(II) Iodide Emits Broad Light with 36% Photoluminescence Quantum Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Spanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (19), pp.9028-9038. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c03004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Carrier Dynamics in Two-Dimensional Hybrid Perovskites: Dion-Jacobson vs. Ruddlesden-Popper Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibyajyoti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debdipto Acharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (42), pp.22009-22022. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TA07205B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Electron–Phonon Interaction in 2D Vertical Homovalent III–V Singularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stervinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.13127-13136. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.0c04702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional Lead Iodide Perovskitoid Hybrids with High X-ray Photoresponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (14), pp.6625-6637. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detrimental effects of ion migration in the perovskite and hole transport layers on the efficiency of inverted perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heejae Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Bourée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photonics for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.024502. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JPE.10.024502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Engineering in Two-Dimensional Ruddlesden-Popper Lead Iodide Perovskites with Mixed Large A-Site Cations in the Cages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongping Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Spanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (8), pp.4008-4021. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b13587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Chlorine Mixing on Optoelectronics, Ion-Migration and Gamma-ray Detection In Bromide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Rybin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibyajyoti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Tisdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreetu Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Yoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5), pp.1854-1863. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b04244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of bulk, defective, 2D and 0D metal halide perovskite semiconductors from a symmetry perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (4), pp.042001. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7639/aba6f6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of crystal symmetry breaking with halogen substituted benzylammonium in layered hybrid metal-halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bourelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Tye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Soavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (11), pp.5060-5067. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b11809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative Pressure Engineering with Large Cage Cations in 2D Halide Perovskites Causes Lattice Softening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongping Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby Cuthriell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (26), pp.11486-11496. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c03860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band‐Edge Exciton Fine Structure and Exciton Recombination Dynamics in Single Crystals of Layered Hybrid Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong‐hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampson Adjokatse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco Tekelenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Kamminga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (6), pp.1907979. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201907979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dark exciton ground state promotes photon-pair emission in individual perovskite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Swarnkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Biadala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.6001. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-19740-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully inorganic mixed cation lead halide perovskite nanoparticles: a study at the atomic level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tal Binyamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Remennik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Sawahreh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.1467-1474. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b04426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Vacancies and Doping in the Hole-Transporting Nickel Oxide Interface with Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.6633-6640. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b19457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorination of Organic Spacer Impacts on the Structural and Optical Response of 2D Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés García-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Queloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Becker-Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.946. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2019.00946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative Thermal Quenching in FASnI 3 Perovskite Single Crystals and Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Kahmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Hordiichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (8), pp.2512-2519. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.0c01166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton-Exciton Annihilation in Two-dimensional Halide Perovskites at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Delport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosme Milesi-Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (17), pp.5153-5159. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanidinium and mixed Cesium-Guanidinium Tin(II) Bromides: Effects of Quantum Confinement and Out-of-Plane Octahedral Tilting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kotyrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Yakunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Benin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (6), pp.2121-2129. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Dion-Jacobson Hybrid Lead Iodide Perovskites with Aromatic Diammonium Cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (32), pp.12880-12890. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b06398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 2D to 1D Electronic Dimensionality in Halide Perovskites with Stepped and Flat Layers Using Propylammonium as a Spacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (27), pp.10661-10676. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b02846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Disorder and Anharmonic Fluctuations on the Dynamical Rashba Effect in Purely Inorganic Lead-Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Carignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (1), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b11288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ground exciton state of formamidinium lead bromide perovskite nanocrystals is a singlet dark state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna I Bodnarchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Erni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym V Kovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (7), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-019-0364-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning electronic structure in layered hybrid perovskites with organic spacer substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Leveillee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibyajyoti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (12), pp.8732-8740. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b03427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Trap Formation and Passivation in Methylammonium Lead Tribromide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (22), pp.13812-13817. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven-layered 2D Hybrid Lead Iodide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys M. Kennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (10), pp.2593. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chempr.2019.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Alloying Delocalizes Polarons in Lead-halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liujiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinshan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (13), pp.3516-3524. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide perovskite high-k field-effect transistors with dynamically reconfigurable ambipolarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Devesa Canicoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Zagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangze Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Mccuistian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasun Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (6), pp.633-640. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmaterialslett.9b00357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and thermodynamic limits of layer thickness in 2D halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Myae Myae Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nagabhushana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radha Shivaramaiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1811006115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum and Dielectric Confinement Effects in Lower-Dimensional Hybrid Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Perovskites special issue, 119 (5), pp.3140-3192. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.8b00417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of relativistic effects on two-photon absorption spectra in metal halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengyang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.5342. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-13136-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Cyclic Diammonium Cation Templated (110)-oriented 2D Halide (X = I, Br, Cl) Perovskites with White-light Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (9), pp.3582-3590. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Halide Perovskites Incorporating Straight Chain Symmetric Diammonium Ions, (NH3CmH2mNH3)(CH3NH3)n−1PbnI3n+1 (m = 4–9; n = 1–4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (38), pp.12226-12238. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.8b07712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design principles for electronic charge transport in solution-processed vertically stacked 2D perovskite quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2130. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04430-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lived hot-carrier light emission and large blue shift in formamidinium tin triiodide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampson Adjokatse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.243. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02684-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of States Broadening in CH 3 NH 3 PbI 3 Hybrid Perovskites Understood from ab initio Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liujiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayton Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Kilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.787-793. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.8b00166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic softness of hybrid lead halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (8), pp.085502. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.085502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Dion-Jacobson 2D Lead Iodide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (10), pp.3775-3783. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.8b00542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Role of Interface and Crystallinity on the Performance and Photostability of Perovskite Solar Cell on Nickel Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangze Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (5), pp.1703879. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201703879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry Distortion and Small Polaron Binding Energy Changes with Ionic Substitution in Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwnetim I Abate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liujiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinshan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (24), pp.7130-7136. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Film Formation Morphology and Orientation in High Member 2D Ruddlesden-Popper Perovskites for High-Efficiency Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Myae Myae Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.1700979. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.201700979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Diversity in White-light Emitting Hybrid Lead Bromide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (40), pp.13078-13088. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.8b08691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational analysis of hybrid perovskite on silicon 2-T tandem solar cells based on a Si tunnel junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-017-1284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy in halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (5), pp.377 - 379. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-018-0070-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of π -conjugated cations and halogen substitution on the optoelectronic and excitonic properties of layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Leveillee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liujiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (10), pp.105406. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.105406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of Lattice Mismatch and Emergence of Surface States in Two-dimensional Hybrid Perovskite Quantum Wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (9), pp.5603-5609. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling Light-Induced Degradation of Layered Perovskite Crystals and Design of Efficient Encapsulation for Improved Photostability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuxia Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampson Adjokatse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Kamminga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (21), pp.1800305. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201800305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Light-Emitting Diodes Using Phase-Pure Ruddlesden-Popper Layered Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Myae Myae Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (6), pp.1704217. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201704217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling law for excitons in 2D perovskite quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2254. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04659-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Highly Efficient Inkjet-Printed Perovskite Solar Cells Fully Processed Under Ambient Conditions and at Low Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar RRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (11), pp.1800191. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/solr.201800191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-induced lattice expansion leads to high-efficiency perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (6384), pp.67-70. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aap8671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonicity and Disorder in the Black Phases of Cesium Lead Iodide used for Stable Inorganic Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.3477-3486. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.8b00267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast selective extraction of hot holes from cesium lead iodide perovskite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Ripolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.1170-1174. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jechem.2018.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale in modelling and validation for solar photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tareq Abu Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Adamovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Aeberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Alonso-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Amin-Akhlaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.10. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2018008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite Nature of Layered Hybrid Perovskites: Assessment on Quantum and Dielectric Confinements and Band Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Assam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.3321-3332. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.7b08202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling exciton–phonon coupling in individual FAPbI3 nanocrystals emitting near-infrared single photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna I Bodnarchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym V Kovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.3318. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-05876-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Rashba splitting in CH 3 NH 3 PbBr 3 arise from 2×2 surface reconstruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (14), pp.9638-9643. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP00745D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to modelling Kelvin probe force microscopy of hetero-structures in the dark and under illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.41. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-017-1305-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Type of 2D Perovskites with Alternating Cations in the Interlayer Space, (C(NH 2 ) 3 )(CH 3 NH 3 ) n Pb n I 3 n +1 : Structure, Properties, and Photovoltaic Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Myae Myae Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (45), pp.16297-16309. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b09096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Instabilities Related to Highly Anharmonic Phonons in Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heejae Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (12), pp.2659-2665. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b00807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress of first principles calculations in CH3NH3PbI3 perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sining Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Hagfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (50), pp.15806-15817. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201702660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Members of the 2D Ruddlesden-Popper Halide Perovskites: Synthesis, Optical Properties, and Solar Cells of (CH3(CH2)3NH3)2(CH3NH3)4Pb5I16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Myae Myae Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (3), pp.427-440. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chempr.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashba and Dresselhaus Couplings in Halide Perovskites: Accomplishments and Opportunities for Spintronics and Spin-Orbitronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (14), pp.3362-3370. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Precursor Solution Aging on the Crystallinity and Photovoltaic Performance of Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (11), pp.1602159. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.201602159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable White-light Emission in Single Cation Templated Three-layered 2D Perovskites (CH3CH2NH3)4Pb3Br10-xClx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (34), pp.11956-11963. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b06143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast optical snapshots of hybrid perovskites reveal the origin of multiband electronic transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannatassen Appavoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (19), pp.195308. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.195308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al 4 SiC 4 vibrational properties: density functional theory calculations compared to Raman and infrared spectroscopy measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Modreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (6), pp.891-896. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral and charged exciton fine structure in single lead halide perovskite nanocrystals revealed by magneto-optical spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey L. Rogach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.2895-2901. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremely efficient internal exciton dissociation through edge states in layered 2D perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 355 (6331), pp.1288-1292. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aal4211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations and Anharmonicity in Lead Iodide Perovskites from Molecular Dynamics Supercell Simulationss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Andrés Carignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assa Aravindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman S Roqan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (38), pp.20729-20738. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing the Electronic Confinement in Layered Perovskites through Intercalation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian C Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.1960-1968. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SC02848A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Schottky contact on the C-V and J-V characteristics of HTM-free perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.85501. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2017001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow hot carrier cooling in cesium lead iodide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa S. Ripolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhei Ogomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Nishinaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (15), pp.153903. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4991993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-efficiency two-dimensional Ruddlesden–Popper perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 536 (7616), pp.312-316. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature18306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Interplay of spin–orbit coupling and lattice distortion in metal substituted 3D tri-chloride hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (40), pp.15705-15705. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA90200F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow Linewidth Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Trippe-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Vilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (24), pp.5093-5100. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrahigh sensitivity of methylammonium lead tribromide perovskite single crystals to environmental gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampson Adjokatse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haotong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme R Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (7), pp.1600534. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1600534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-activated photocurrent degradation and self-healing in perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannatassen Appavoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.11574. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pérovskites hybrides : de la chimie des matériaux aux applications photovoltaïques et optoélectroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Transition Energétique : une nouvelle aube pour la chimie, 408-409, pp.68-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-Based Tight Binding Modeling of Halide Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (19), pp.3833-3840. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and Promises of Layered Halide Hybrid Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (11), pp.9776-9786. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.6b05944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights into hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Carignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Physics and Simulation of Optoelectronic Devices XXIV, 9742, pp.97421A. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2213135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of hybrid perovskites and drift-diffusion modeling of perovskite cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Physics, Simulation, and Photonic Engineering of Photovoltaic Devices V, 9743, pp.97430N. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2214007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polaron stabilization by cooperative lattice distortion and cation rotations in hybrid perovskite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannatassen Appavoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), pp.3809-3816. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b01218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier scattering processes and low energy phonon spectroscopy in hybrid perovskites crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Physics, Simulation, and Photonic Engineering of Photovoltaic Devices V, 9743, pp.97430M. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2213623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical studies of Rashba and Dresselhaus effects in hybrid organic-inorganic perovskites for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Physics and Simulation of Optoelectronic Devices XXIV 9742, pp.97421B. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2213618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Constants, Optical Phonons, and Molecular Relaxations in the High Temperature Plastic Phase of the CH3NH3PbBr3 Hybrid Perovskite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (19), pp.3776-3784. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A close examination of the structure and dynamics of HC(NH2)2PbI3 by MD simulations and group theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Carignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Saeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assa Aravindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. S. Roqan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Physical chemistry of hybrid perovskite solar cells, 18 (39), pp.27109-27118. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP02917E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular disorder and translation/rotation coupling in the plastic crystal phase of hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Carignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Themed Collection "Perovskites at the nanoscale: from fundamentals to applications", 8 (12), pp.6222-6236. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NR06386H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum confinement and dielectric profiles of colloidal nanoplatelets of halide inorganic and hybrid organic-inorganic perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Themed Collection "Perovskites at the nanoscale: from fundamentals to applications", 8 (12), pp.6369-6378. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NR07175E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoexcitation dynamics in solution-processed formamidinium lead iodide perovskite thin films for solar cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampson Adjokatse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), pp.16056. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/lsa.2016.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multinuclear NMR as a tool for studying local order and dynamics in CH3NH3PbX3 (X = Cl, Br, I) hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoula Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Physical chemistry of hybrid perovskite solar cells, 18 (39), pp.27133-27142. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP02947G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic wave functions and optical transitions in (In,Ga)As/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail O Nestoklon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (7), pp.075445. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.075445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashba and Dresselhaus Effects in Hybrid Organic-Inorganic Perovskites: From Basics to Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.11557-11567. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b04409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian Guide to Symmetry Properties of the Reference Cubic Structure of 3D All-Inorganic and Hybrid Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (12), pp.2238-2242. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic electronic wave function and interactions between quasiparticles in empirical tight-binding theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Benchamekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ben Cheikh Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), pp.045118. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.045118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio calculations of polarization, piezoelectric constants, and elastic constants of InAs and InP in the wurtzite phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahira Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ben Cheikh Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental and Theoretical Physics (JETP) / Zhurnal Eksperimental'noi i Teoreticheskoi Fiziki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (2), pp.246-249. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S106377611508018X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights into multibandgap hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Carbon Nanotubes, Graphene, and Emerging 2D Materials for Electronic and Photonic Devices VIII, 9552, pp.95520Z. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2191953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of spin-orbit coupling and lattice distortion in metal substituted 3D tri-chloride hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Perovskite Solar Cells, 3 (17), pp.9232-9240. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TA06418F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules photovoltaïques organiques et hybrides : évolutions récentes et naissance d’une nouvelle filière pérovskite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Odobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La chimie fête la lumière, 397-398 (juin-juillet 2015), pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-dependent linewidth enhancement factor of optical injection-locked quantum dot/dash lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heming Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (17), pp.21761. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.021761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicium, couches minces, pérovskites, photonique : de nouvelles avancées de la recherche sur les cellules photovoltaïques, Un bon signe pour la COP 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.23-27. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/20157823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles calculations of band offsets and polarization effects at InAs/InP interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahira Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ben Cheikh Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (35), pp.355105. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/35/355105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysics of Organic-Inorganic Hybrid Lead Iodide Perovskite Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Raissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Abdu-Aguye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampson Adjokatse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme R. Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (16), pp.2378-2385. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201404421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al4SiC4 wurtzite crystal: Structural, optoelectronic, elastic, and piezoelectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Modreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chaussende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (12), pp.121101. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Physics Perspective on Hybrid Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐sébastien Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (19), pp.10161-10177. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multijunction photovoltaics: integrating III–V semiconductor heterostructures on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Solar &amp; Alternative Energy, pp.x113168. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201503.005793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the nitrogen incorporation and fast carrier dynamics in (In,Ga)AsN/GaP self-assembled quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (24), pp.243111. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4904939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic Integration of Diluted-Nitride III–V-N Compounds on Silicon Substrates: Toward the III–V/Si Concentrated Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Harvesting and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (3-4), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ehs-2014-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and Optical Properties in the Tight-Binding Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Ben Chamekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (4), pp.1376 - 1386. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6122/CJP.52.1376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Multivalley and Multibandgap Absorption and Enhancement of Free Carriers Related to Exciton Screening in Hybrid Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (22), pp.11566-11572. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp503337a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Simulations of Semiconductors for Photovoltaic Applications: Hybrid Organic-Inorganic Perovskites and III/V Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Photoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.649408. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/649408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of 2D and 3D hybrid organic/inorganic perovskites for optoelectronic and photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (10), pp.1225-1232. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-013-9823-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondegenerate Four-Wave Mixing in a Dual-Mode Injection-Locked InAs/InP(100) Nanostructure Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan-Yi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.1500408. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2013.2295473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of frequency chirp of self-injected nanostructure semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.51-57. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-opt.2013.0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Dynamic Performance of Quantum Dot Semiconductor Lasers Operating on the Excited State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lingnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Lüdge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (9), pp.723 - 731. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2014.2335811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-referenced technique for monitoring and analysing the non-linear dynamics of semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heming Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (13), pp.16528. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.016528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT and k * p modelling of the phase transitions of lead and tin halide perovskites for photovoltaic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.31-35. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.201308183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic surface states and dielectric self-energy profiles in colloidal nanoscale platelets of CdSe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (45), pp.25182-25190. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP03267E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Quantum Confinement of Charge Carriers in Layered 2D Hybrid Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (17), pp.3733-3741. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201402428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight-binding calculations of image charge effects in colloidal nanoscale platelets of CdSe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Benchamekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay A. Gippius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail O. Nestoklon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (3), pp.035307. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.89.035307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Density functional theory analysis of structural and electronic properties of orthorhombic perovskite CH3NH3PbI3” by Y. Wang et al., Phys. Chem. Chem. Phys., 2014, 16, 1424–1429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (16), pp.8697-8698. </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP55006K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of optical properties of anti phase domains in GaP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (6), pp.063502. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4864421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room Temperature Optically Tunability and Inhomogeneous Broadening in 2D-Layered Organic-Inorganic Perovskite Pseudobinary Alloys.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (22), pp.3958-3963. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz502086e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-induced fundamental optical transition in (In,Ga)As/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail O. Nestoklon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (1), pp.011908. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4861471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-amplitude coupling characteristics in directly modulated quantum dot lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Osiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (22), pp.233103 - 21105. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4903493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of InGaPN and GaAsPN materials lattice-matched to Si for multi-junction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (12), pp.123509. </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4798363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Properties of Modulation Properties of Optically Injection-Locked Quantum Cascade Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Kovanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Bodylfet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (11), pp.1975-1977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Injection-Locked Quantum Cascade Lasers based on Rate equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Kovanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (6), pp.063104. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4790883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects limitation in epitaxial GaP on bistepped Si surface using UHVCVD-MBE growth cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jithesh Kuyyalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 380, pp.157-162. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation properties of optically injection-locked quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Kovanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Bodyfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.187971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of AlGaP confinement layers and InGaAs quantum dot light emitters onto GaP substrate: Towards photonics on silicon applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 541, pp.87-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear electro-elastic coupling in highly strained zinc-blende compounds: InGaP/GaP [111] quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250 (4), pp.765-768. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201200498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of (In,Ga)As/GaP quantum dots and (GaAsPN/GaPN) diluted-nitride nanolayers coherently grown onto GaP and Si substrates for photonics and photovoltaics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Quantum sensing and nanophotonic devices X, 8631, pp.863126. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2012670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of 2H-PbI$_2$ semiconductors studied via Density Functional Theory calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faical Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Current Trends in Optical and X-Ray Metrology of Advanced Materials for Nanoscale Devices III, 541, pp.9-11. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles density functional theory study of strained wurtzite InP and InAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahira Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faical Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ben Cheikhlarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (50), pp.505106. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/50/505106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Spin-Orbit Coupling in Hybrid Organic/Inorganic Perovskites for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (7), pp.2999-3005. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz401532q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the entanglement of electrostriction and non-linear piezoelectricity in non-centrosymmetric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.031903. </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3676666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic calculations of Ga(NAsP)/GaP(N) quantum wells on silicon substrate: Band structure and optical gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (11), pp.111901. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3694028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Properties of Self-Injected Quantum-Dot Semiconductor Diode Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader A. Naderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.1900812. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2013.2246776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic simulations of the optical absorption of type II CdSe/ZnTe superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Peter Richters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, International Conference on Superlattices, Nanostructures, and Nanodevices (ICSNN 2012), 7, pp.543. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-7-543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic evolution of antiphase boundaries in GaP/Si epilayers evidenced by advanced X-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 258, pp.2808. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.10.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Wetting Layer and Excited State on the Modulation Response of Quantum-Dot Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (9), pp.1144. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2012.2205224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An electronic model for self-assembled hybrid organic/perovskite semiconductors: reverse band edge electronic states ordering and spin-orbit coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Dupertuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (20), pp.205301. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.205301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic, optical and structural properties of (In,Ga)As/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail O. Nestoklon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.205316. </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.205316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of ultrathin InAs quantum-well-heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Samti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faical Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101 (1), pp.012105. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4731783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30-band k.p method for quantum semiconductor heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.251913. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3600643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature operation of GaAsP(N)/GaP(N) quantum well based light-emitting diodes: Effect of the incorporation of nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.251110. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3601857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio calculation of effective work functions for a TiN/HfO(2)/SiO(2)/Si transistor stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Prodhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fontaine-Vive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram van Der Geest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.022101. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3609869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature photoluminescence of high density (In,Ga)As/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.143123. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3646911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InGaAs Quantum Dots Grown by Molecular Beam Epitaxy for Light Emission on Si Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bru-Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Akra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pelloux-Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (10), pp.9153-9159. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2011.4282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-threshold current density InAs quantum dash lasers on InP (100) grown by molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhoussoudhana Dontabactouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (1), pp.50 - 51. </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20093066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure and carrier dynamics in InAs/InP double-cap quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.061916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Analysis of 1.55-μm InAs/InP(113)B Quantum-Dot Lasers Based on a Multipopulation Rate Equations Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiril Veselinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Gioannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Montrosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (7), pp.872-878. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2009.2013174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low threshold current density of InAs quantum dash laser on InP (100) through optimizing double cap technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhoussoudhana Dontabactouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (8), pp.081107. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3088862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry analysis and exact model for the elastic, piezoelectric, and electronic properties of inhomogeneous and strained wurtzite quantum nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94, pp.102105. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3097232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light emitting diodes on silicon substrates: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (10), pp.2212-2216. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/PSSC.200881728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of highly strained InAs material from first-principles modelling: application to an ideal QD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.165505. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/41/16/165505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semianalytical model for simulation of electronic properties of narrow-gap strained semiconductor quantum nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.085305. </w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.77.085305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the characteristics of 1.55 μm quantum dash/dot semiconductor lasers on InP substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Homeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93, pp.161104. </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3005194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Insensibility of Columnar Quantum Dot Structure Emitting at λ = 1.55 μm: A Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">research letters in physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.681397. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/681397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasing spectra of 1.55μm InAs/InP quantum dot lasers: theoretical analysis and comparison with the experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiril Veselinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Gioannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Montrosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Homeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (2-4), pp.222-237. </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-008-9197-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs QDs on InP : Polarization insensitive SOA and non-radiative Auger processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (14-15), pp.1233. </w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-008-9258-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier relaxation dynamics in InAs/InP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92, pp.191103. </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2909536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semianalytical evaluation of linear and nonlinear piezoelectric potentials for quantum nanostructures with axial symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Schliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.122112. </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2787894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Low Threshold Current in 1.54 µm InAs/InP(311)B Quantum Dot Laser with Reduced Quantum Dot Stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Homeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (10A), pp.6903-6905. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.46.6903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic and inhomogeneous Coulomb screening in the Thomas-Fermi approximation: Application to quantum dot-wetting layer system and Auger relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 244 (9), pp.3105. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.200642334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved pump probe of 1.55 µm InAs/InP quantum dots under high resonant excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88, pp.171502. </w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2199454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and optical properties of InAs/InP quantum dots on InP(100) and InP„311...B substrates: Theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Schliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Celebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.035312. </w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.035312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs/InP quantum dots: from single to coupled dots applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Schliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus Hayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (11), pp.4039. </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200671623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of charge-carrier redistribution efficiency in a laterally organized superlattice of coupled quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus Hayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.245315. </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.245315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier dynamics and saturation effect in (113)B InAs/InP quantum dot lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiril Veselinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Homeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.369-379. </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-006-0037-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to wetting-layer-assisted lateral coupling of InAs/InP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.035342. </w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.72.035342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the capping layers on lateral confinement in InAs/InP quantum dots for 1.55 µm laser applications studied by magnetophotoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 87, pp.233111. </w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2132527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAsSb/InP quantum dots for midwave infrared emitters: A theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.126105. </w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2143115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of InAs quantum dot lasers emitting at 1.55 µm under optical and electrical injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol.20 (n°5), pp.459-463. </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/20/5/023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical model for quantum nanostructures electronic wave functions, magnetic field effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Loualiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28, pp.514. </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2005.05.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton and biexciton binding and vertical Stark effect in a model lens-shaped quantum box: Application to InAs/InP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Loualiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 344, pp.457. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2005.05.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative investigations of optical absorption in InAs/InP (311)B quantum dots emitting at 1.55 µm wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (23), pp.5685. </w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1832750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of carrier confinement in InAs quantum dashes grown on InP(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Benyattou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95 (3), pp.1074-1080. </w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1638890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room Temperature Laser Emission of 1.5 µm from InAs/InP(311)B Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vol.17 (n° 2), pp.L5-L7. </w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/17/2/102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of helper and cytotoxic CD4+T cell clones specific for the minor histocompatibility antigen H-Y, after in vitro priming of human T cells by HLA-identical monocyte-derived dendritic cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Eljaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 71 (10), pp.1449-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence on the Influence of Extended Defects on a Structural Phase Transition: Polymer Chains in a Monomer Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (10), pp.1245-1258. </w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1997121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00247452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transitions in new BEDT-TTF κ-phase salts with hexacyanometalate anions [M(CN)63− M=Co(III) and Fe(III)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Maguerè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcene Ouahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gomez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 97 (1), pp.27-32. </w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0038-1098(95)00598-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">35Cl NQR and calorimetric reinvestigation of the incommensurate phase of bis(4-chlorophenyl) sulfone : evidence for no lock-in transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Etrillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gourdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (12), pp.2437-2449. </w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1993255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (467)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Excitonic States and their Fine Structure in Halide Perovskite Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altaf Pasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianlin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoGe Matsus Spring 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Empirical models for excitonic polarons induced by multiple polar modes and abinitio approach to optoelectronic properties in locally disordered 3D halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeli Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS spring meeting 2026 Denver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal halide perovskite heterostructures for optoelectronic and photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercouri Kanatzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Mohite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonic Electron-Phonon Coupling in Materials: From Equilibrium to the Ultrafast Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS spring meeting 2026 Denver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitonic polarons and polymorphism in 3D perovskites : a few recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR HPero Workshop on electron-phonon coupling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Accurate Predictions of Optoelectronic and Transport Properties of Metal Halide Perovskites: The Role of Intrinsic Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB Parametrization for Iodide and Bromide Perovskites and Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Raúl Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration intensity and Fröhlich electron phonon coupling in halide perovskite CsPbBr3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Pérovskites Halogénées (JPH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, ERQUY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational structure and electron-phonon interactions in halide perovskite CsPbBr3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into metal halide perovskite heterostructures and their applications to photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercouri Kanatzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Mohite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Photovoltaïque (JNPV) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Anharmonicity and Phase Transitions on the Fröhlich Electron-Phonon Coupling of CsPbBr3: A First-Principles Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeli Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2026 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2026.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Empirical DFTB Parameters for Bromide Perovskites: Electronic Structure Predictions in 3D, 2D, and Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Raúl Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Pérovskites Halogénées (JPH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, ERQUY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of carrier-lattice coupling, excitonic and polaronic effects and strong lattice anharmonicity on the optoelectronic properties of halide perovskites and their nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aseem Kshisagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Light Emitting Materials 2025 (EMLEM25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, la canée, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Empirical DFTB Parameters for Iodide and Bromide Perovskites: From 3D and 2D Materials to Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Raúl Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the surface paradox: Buried perovskite quantum dots in wide-bandgap perovskite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput Unied Framework for Local Disorder, Anharmonicity, and Electron-Phonon Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Large Scale Scattering Facilities to Study Structural and Optoelectronic Properties of 2D and 3D Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSL 2025 21st International Conference on Diffusion in Solids and Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of carrier-lattice coupling and lattice matching on the optoelectronic properties of halide perovskites and their heterostructures and nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Fall 2025 Conference (MATSUSFall25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-sharp Luminescence from Defect States in CH3NH3PbI3 Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huyen Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna M Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2026 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2026.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pérovskites halogénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDPPC2025 72e congrès de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSIGHTS INTO 2D MULTILAYERED PEROVSKITES FUNDAMENTAL PROPERTIES AND THEIR APPLICATION TO PHOTOVOLTAICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPVF SCIENTIFIC DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Limits of Charge Carrier Mobilities in Halide Perovskites: From 3D to Layered Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Leveillee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS spring 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the 3D perovskite lattice dynamics to the exciton fine structure and polaronic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Electron-phonon coupling induced physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on perovskite nanostructures and heterostructures designed for photovoltaics and quantum light emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII Panhellenic Conference on Solid State Physics and Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ioannina, Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Limits of Charge Carrier Mobilities in Halide Perovskites—From 3D to Layered Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Leveillee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Halide Perovskite Materials for Optoelectronic and Spintronic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maniadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostiantyn Tieriekhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sevilla, Spain. </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2025.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into electron-lattice coupling, excitonic polarons and lattice polymorphism in 3D halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sevilla, Spain. </w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2025.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and Efficient Semi-Empirical DFTB methods for Electronic Structure Prediction of 3D, 2D Perovskites and Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2024 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsus.2024.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice matching for 2D/3D halide perovskite heterojunctions in stable perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercouri Kanatzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Mohite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials for Sustainable Development Conference (MATSUS Fall 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusfall.2024.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending tight-binding models from bulk to layered halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baker Shalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2024 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsus.2024.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D multilayered perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercouri Kanatzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Mohite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2024 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsus.2024.359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Disorder and Electron-Anharmonic Phonon Coupling in Metal Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2024 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsus.2024.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superabsorption in CsPbBr3 Perovskite Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Kovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.G. Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cherniukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials for Sustainable Development Conference (MATSUS Fall 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusfall.2024.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in Halide Perovskites: Bridging the Gap Between Theory and Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Light Emitting Materials 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, La Canea, Greece. </w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.emlem.2024.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing, suppressing, and utilizing dynamic disorder in lead-halide perovskite quantum dots for quantum-light applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym V. Kovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon G. Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuri Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan P.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sevilla, Spain. </w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2025.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton fine structure and coupling to the lattice dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2024 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsus.2024.360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and Efficient Semi-Empirical DFTB methods for Electronic Structure Prediction of 3D, 2D Perovskites and Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées pérovskites halogénées JPH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aix les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of 2D multilayered perovskites and 2D/3D bilayers for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercouri G Kanatzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide perovskites: a new class of semiconductors for low-cost photovoltaics (and optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée scf sfp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic and excitonic properties of novel perovskite-like materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">emrs spring meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D multilayered perovskites and 2D/3D bilayers for stable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, United States. pp.1241602, </w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2655486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex lattice dynamics in 3D perovskites for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉES DE LA DIFFUSION NEUTRONIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic formamidinium tin iodide nanocrystals by suppressing the Sn(IV) impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Dirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vivani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Sekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Cherniukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Materials for Advanced Technologies, ICMAT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide perovskites beyond methylammonium lead iodide for more than optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting 2023 (MRS 2023 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of 2D perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR NAME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D bilayers for stable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercouri Kanatzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">emrs spring meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of disorder and anharmonicity in the phonon dynamics and electronphononcoupling of halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence and spin selectivity in chiral layered halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangpu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Deschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Varsovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and Efficient Semi-Empirical DFTB methods for Electronic Structure Prediction of 3D, 2D and 3D/2D Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bálint Aradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonic electron-phonon coupling in layered and bulk polymorphous perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Light Emitting Materials 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Peyia, Cyprus. </w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.emlem.2023.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pérovskites halogénées : une nouvelle classe de semiconducteurs pour le photovoltaïque et l'optoélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FuturOTOP : évolutions en photonique (Action nationale de formation CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2023, Roscoff (29680), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface ligands on the electronic properties of AgBiI4 rudorffites nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashanti Bergonzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Matuhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krishnamurthy Grandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Perovskites Haogénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlayer Ordered Mixed-Spacer 2D Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of anharmonicity and polymorphism on electron-phonon coupling in halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">emrs spring meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual anharmonicity and hierarchy of relaxational dynamics in 3D hybrid halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-body Correlations and Exciton Complexes in CsPbBr3 Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Moskalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Dirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials for Sustainable Development Confernece (MATSUS23) &amp; Sustainable Technology Forum València (STECH23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, València, Spain. </w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsus.2023.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-informed tight-binding modeling of disordered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2023 (APS March Meeting 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Optoelectronic Properties of 2D Multilayered Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirality-induced spin selectivity and chiroptical properties in layered halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangpu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Deschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight-binding modelling of layered halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journées Pérovskites Halogénées 2023 (JPH 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong anharmonicity, relaxational dynamics and impact of lattice polarizability on the optoelectronic properties of halide perovskites and their nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Light Emitting Materials 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Peyia, Cyprus. </w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.emlem.2023.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency lattice dynamics in lead halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la diffusion neutronique (JDN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Grenoble (E-meeting), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of disorder and lattice anharmonicity on the exciton fine structure and exciton-phonon coupling in halide perovskite nanocrystals for light emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18è Journées de la Matière Condensée (JMC 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces/interfaces in atomic-scale semiconductor devices: structural and electronic properties of Pb-free perovskites and charge transport materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Metal-halide perovskites for photovoltaics, optoelectronics and photonics Conference (Sus-MHP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.sus-mhp.2022.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal halide perovskites and their interfaces: current issues and recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Advanced Functional Materials (AFM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Kolmarden, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite nanocrystal quantum dots: theoretical exploration profoundly inspired by synthesis and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telluride Workshop 2022 “Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Telluride (online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitonic Properties of Vacancy Ordered Halide Double Perovskites: From Wannier to Frenkel excitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12è Journées Nationales du PhotoVoltaïque (JNPV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic formamidinium tin iodide nanocrystals by suppressing the Sn(IV) impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Dirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Bodnarchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Cherniukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Yakunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Light Emitting Materials (EMLEM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limasol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.emlem.2022.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétéro-épitaxie III-V/Si : contrôle des propriétés des surfaces et interfaces pour la photo-électrochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Dijon (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudospin-phonon dynamics in lead halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoge HPATOM2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic formamidinium tin iodide nanocrystals by suppressing the Sn(IV) impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Dirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Bodnarchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Cherniukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Yakunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Metal-halide Perovskites for Photovoltaics, Optoelectronics and Photonics (Sus-MHP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, València, Spain. </w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.sus-mhp.2022.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent experimental and theoretical results on 2D multilayered perovskites and 2D/3D bilayers for stable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sungkyun International Solar Forum (SISF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface termination on the structural and electronic properties at the Pb-free perovskite/charge transport material interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Light Emitting Materials (EMLEM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-body physics of emission from excitonic complexes in cesium lead halide perovskite quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Nhu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Moskalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Dirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Light Emitting Materials (EMLEM22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bulk, to surface and interface properties of unusual semiconductors at the atomic scale to promising devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOTEXNOLOGY 2022 / 15th International Symposium on Flexible Organic Electronics (ISFOE22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling surface and interface properties of Pb-free perovskites from atomic scale simulation for thin-film device applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Nanostructured Materials (NANO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching ultimate perovskite quantum dot optical properties with a new synthetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinten Akkerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Rainò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSM22 (NanoGe Spring Meeting 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Málaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic studies of surface and interface properties in lead-free halide perovskite semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2022 (E-MRS 2022 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of disorder in the electron-phonon physics of cubic halide and oxide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Light Emitting Materials (EMLEM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Chemical Engineering, Photodoping and Lattice Distortions on the Optoelectronic Properties of Multilayered Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hybrid and Organic Photovoltaics (HOPV22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, València, Spain. </w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.hopv.2022.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice dynamics in 3D lead halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electron and phonon dynamics in soft optoelectronic materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University of Munich - Institute for Advanced Study, Sep 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on metal halide perovskites and their interfaces*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-body calculations for perovskite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR NBODY GENERAL MEETING 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, online (Toulouse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual anharmonicity and pseudospin-phonon dynamics in 3D halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Light Emitting Materials (EMLEM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of multilayered perovskites and their interfaces for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the exciton fine structure and exciton phonon coupling in halide perovskite nanocrystals for light emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Nanostructured Materials (NANO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface termination on electronic configurations at FASnI3/C60 interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insight into absolute surface and interface energies, and optoelectronic properties of 2D vertical singularities for III-V/Si heterostructure applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Society (MRS) Fall-meeting and exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of 2D Hybrid Lead Halide Perovskites: Perspective from Bulk Crystals and Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Vasileiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Spanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-activated interlayer contraction leads to high-efficiency in 2D perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structure and Stability of Cs2TiX6 and Cs2ZrX6 (X = Br, I) Vacancy Ordered Double Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudorfittes for solar-cell applications: Insights on their structures, electronic and optical properties from rst-principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2021 (E-MRS 2021 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrazine-incorporating layered halide perovskites featuring type II electronic interface: a small cation with several optical and electronic resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6è Journées Pérovskites Halogénées (JPH 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White-light emitting Ruddlesden-Popper perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashanti Bergonzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukheddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Yangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2021 (MRS 2021 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on the interplay between structural and optoelectronic properties of multilayered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid ambipolar 2D semimetal/semiconductor III-V/Si heterostructures: Promises for photonics, energy harvesting and electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar on Materials science, engineering and technology - VEBLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VEBLEO international organization, Dec 2021, virtual, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Si antiphase boundaries used as 2D-semimetallic topological vertical inclusions for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (IC-MBE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrazine-Incorporating Layered Halide Perovskites Featuring Type II Electronic Interface—A Small Cation with Several Optical and Electronic Resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Ledee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society - Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-excitons and correlation effects in perovskite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPH 6èmesJournées Pérovskites Halogénées 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online (Palaiseau), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Si photoelectrodes with ambipolar properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées des Carburants Solaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Jacut de la Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic Lattice Deformations Control Photocarrier Relaxation Dynamics in 2D Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Essman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society - Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 2D semimetallic inclusions boost performances of III-V/Si heterostructures for water-splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band engineering of nickel oxide interfaces and connection between absolute valence energy alignment and surface dipoles in halide perovskite heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Basera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra J Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Analysis of Low Temperature Structural Distorsions in a Series of White-Light Emitting Ruddlesden-Popper Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashanti Bergonzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukheddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Yangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussing optical processes in 2D layered perovskites incorporating photo-active spacers: tetrazine as ideal test-bed for charge and energy transfer processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Spring Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards lead-free perovskite device architectures: interface simulations of tin-based heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2021 (MRS 2021 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of 2D perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semiconductors, perovskites and 2D materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite semiconductors: current challenges for predictive atomistic and device simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 51st European Solid-State Device Research Conference / IEEE 47th European Solid-State Circuit Conference (ESSDERC-ESSCIRC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Activated Contraction in Organic-Inorganic 2D Perovskites Enables High-Efficiency Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society - Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using large scale scattering facilities to study structural and optoelectronic properties of 2D and 3D perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the exciton fine structure, the role of phonons and depolarization effects in halide perovskite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of lattice softness and phonon anharmonicity for the optoelectronic properties of 3D, 2D and 0D halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la diffusion neutronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optoélectroniques et structurales des pérovskites halogénées 3D, 2D and 0D : quelques résultats récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead Iodide Hybrids with Aromatic Diammonium Cations—From 2D Dion-Jacobson Perovskites to 3D Hybrid Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrocopy and diffraction studies of 3D and 2D bulk halide perovskites and QD nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2021 (E-MRS 2021 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between structural and electronic properties at Pb-free perovskite/electron transport material interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between structural and optoelectronic properties of multilayered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2021 (MRS 2021 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial engineering to modulate surface dipoles, work functions and dielectric confinement of halide perovskites via surface passivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Basera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFCT West pole scientific day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural characterization of thin MoS2 layers on SiO2/Si substrates, towards the development of MoS2/Si heterojunction photovoltaics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienlo Flora Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Modreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Povey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Letoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Semiconductor Conference (CAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Romania. </w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAS52836.2021.9604140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical perspective on the electronic and optical properties of layered halide perovskites: Symmetry analysis of quantum-well electronic structure and charge/energy transfer processes beyond the quantum-well picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effects of quantum and dielectric confinements in layered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Nanomatériaux 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Time-Resolved Photoconductivity Measurements to Reveal the Urbach Tail and Two Photon Absorption in MHPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom J Savenije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengyang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Virtual MRS Fall Meeting &amp; Exihibit, Symposium: F.EL08: Frontiers of Halide Perovskites—Linking Fundamental Properties to Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Boston (Online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the electronic structure of deficient hybrid metal halide perovskite frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Nanomatériaux 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the exciton fine structure and exciton-phonon coupling in halide perovskite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Quantum Dots (QD2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of light-induced lattice expansion in high-efficiency halide perovskites solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.11281-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into Layered and Deficient Metal Halide Perovskites from First Principles and Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Virtual MRS Fall Meeting &amp; Exihibit, Symposium: F.EL08: Frontiers of Halide Perovskites—Linking Fundamental Properties to Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Boston (Online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and theoretical studies of Black Phases of CsPbI3: influence of the anharmonicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society - Spring Meeting 2019 (MRS 2019 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insight on quantum and dielectric confinement in metal-halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Scientifiques de Porquerolles (JSP2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C-Nano PACA, Sep 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of layered and 3D hybrid perovskites: recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2019 (APS March Meeting 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the optoelectronic properties of layered halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The nanoGe International Conference on Perovskite Solar Cells, Photonics and Optoelectronics (NIPHO19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of an important exciton dissociation in confined multi-layered Ruddlesden-Popper Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Delport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Ledee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmes Milesi Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitons, phonons and confinement effects in halide perovskites: recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(110)-Oriented 2D Halide (X = I, Br, Cl) Perovskites Templated by Small Cyclic Diammonium Cation with White-Light Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalation engineering in layered Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Journées Nationales du PhotoVoltaïque (JNPV 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Usefulness of Symmetry and Empirical Approaches for the Theoretical Study of Bulk Halide Perovskites and Halide Perovskite Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2019 (NGFM19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton Recombination and Annihilation in Pure-Phase Phenylethylammonium Based 2D-Layered Hybrid Perovskite Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Delport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of Symmetry, Phonons, Electronic States and Excitons in Low Dimension Perovskites and Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making and breaking the exciton in layered halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyie Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2019 (APS March Meeting 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatility of metal halide perovskites: insight from atomic scale modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Japan-France Workshop on Nanomaterials / 4th WPI-Workshop on Materials Science (NanoMat 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Bandgap Transitions Revealed by Two-Photon Absorption Spectra in Metal Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengyang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bulk halide perovskite semiconductors to 3D nanocrystals and 2D layered compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Frontier Scientists Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Halide Perovskites: A New Class of Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Leveillee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Flexible Organic Electronics (ISFOE19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatility of Halide Perovskites: Insight From Atomic Scale Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Leveillee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schleife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Interface Properties in Organic and Hybrid Electronics (IPOE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum and dielectric confinement effects in 3D nanocrystals and 2D layered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Advanced Materials Modelling (ICAMM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties of 2D and 3D Hybrid Perovskites - Recent Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society - Spring Meeting 2019 (MRS 2019 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 2D to 1D Electronic Dimensionality in Halide Perovskites with Stepped and Flat Layers Using Propylammonium as a Spacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry and excitons in 3D perovskites and nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties of Pure 2D Layered Hybrid Perovskites: Recent Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2019 (NGFM19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lattice symmetry on the optoelectronic properties of low dimension perovskites and nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between structure and physical properties in organic-inorganic 2D perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared J Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2019 (APS March Meeting 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the properties of functional oxides and integrating them on Si and GaAs thanks to molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Piriac-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton fine structure and quantum/dielectric confinement in perovskite quantum dots and ultrathin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2018 (E-MRS 2018 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pérovskites des aspects fondamentaux jusqu'aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Journées Nano, Micro et Optoélectronique (JNMO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making and breaking the exciton in layered halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of Halide Perovskite: needs for extremely demanding high performance computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres CINES – Chercheurs dans les domaines de la Chimie et Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles study of surface defects and luminescence recovery of CH3NH3PbBr3 by H2O and O2 gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance, hysteresis free, ambipolar hybrid perovskite based field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noélia Devesa Canicoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasun Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangze Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Brizoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of multilayered halide perovskite semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in the perovskite-based single junction and tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Integrated PhotoVoltaic Technical Conference (i-PVTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Perovskite for Optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulickel M Ajayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2018 (MRS 2018 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency Raman spectroscopy and elastic softness of hybrid lead halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making and breaking the exciton in layered halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present status and future prospects of perovskite based Optoelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Photonics, Optoelectronics and Display Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical role of Interface and perovskite lattice in high-efficiency and photostable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered/3D Halide Hybrid Perovskite Semiconductors: Advances and Promises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Light-Emitting Diodes Using Phase-Pure Ruddlesden-Popper Layered Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Myae Myae Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry Distortion and Small Polaron Binding Energy Changes with Ionic Replacement in Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Polaronic Properties of Hybrid Organic-Inorganic Perovskites CH3NH3PbI3 by Mixing Cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liujiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2018 (APS March Meeting 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband electronic transitions in 2D and 3D hybrid perovskites: recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyie Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into symmetry properties of halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP Spectroscopy tools for halide perovksites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single lead halide perovskite nanocrystals magneto-optical spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey L Rogach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum and dielectric confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excitonics for photonic applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of 2D and 3D halide perovskites: recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2018 (MRS 2018 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton photo-physics and dissociation in Ruddlesden-Popper 2D perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A Crooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical role of structural dynamics on the optoelectronic device performance in hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarons and excitons in 2 and 3D Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liujiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide perovskites: recent advances in optoelectronic properties from atomic scale modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonicity and Disorder in the Black Phases of CsPbI3 used for Stable Inorganic Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Conference on Photovoltaic Energy Conversion (WCPEC-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Waikoloa, United States. pp.1715-1717, </w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of multilayered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite approach for layered hybrid perovskites: band alignment, quantum and dielectric confinements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Assam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry Distortion and Small Polaron Binding Energy Changes with Ionic Substitution in Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liujiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwnetim I Abate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2018 (APS March Meeting 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance, hysteresis free, ambipolar hybrid perovskite based field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noélia Devesa Canicoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasun Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangze Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Brizoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2018 (APS March Meeting 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making and breaking of the exciton in layered halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Phases of CsPbI3: Structural and Theoretical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient simulation of halide perovskite-based solar cells with mobile ions and carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/nusod.2018.8570250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lived Hot-carrier Emission and Large Blue Shift in the Thin Film of FASnI3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampson Adjokatse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly bound excitons in Ruddlesden-Popper 2D perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Steir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyie Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2018 (APS March Meeting 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of multilayered halide perovskite semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyie Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pérovskites hybrides halogénées: un nouveau semiconducteur pour le photovoltaïque et l'émission de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Delport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018 - Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical role of Interface and perovskite lattice in high-efficiency and photostable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyie Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telluride Science Research Center, Jul 2018, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight-Binding modeling of CsPbI3 in several perovskite phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School FOREverOPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic softness of hybrid lead halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhsud Saidaminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Diffusion Neutronique (JDN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roquebrune-sur-Argens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles study of surface defects and luminescence recovery of CH3NH3PbBr3 by H2O and O2 gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of bulk 3D, 2D Ruddlesden-Popper phases and colloidal quantum dots of halide perovskite semiconductors: recent results (Keynote Speaker)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovkites for Photovoltaic Applications: Recent Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International School of Oxide Electronics (ISOE2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the efficient exciton dissociation in layered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonicity in Halide Perovskites for Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heejae Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Photovoltaic Solar Energy Conference (EU PVSEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D and Layered Halide Perovskites for Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è Journée Scientifique du LabEx Charm3at</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide Perovskites: new high performance semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Myae Myae Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2017 (E-MRS 2017 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties and stability of 3D and layered perovskite materials for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è Journées Nationales sur les Technologies Emergentes en micro-nanofabrication (JNTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical role of Interface and perovskite lattice in high-efficiency and photostable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremely efficient internal exciton dissociation through edge-states in layered 2D perovskites for high-efficiency optoelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2017 (MRS 2017 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of HTM-free and WOx based perovskite cells: Effects of interface conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device Operation Principle of Layered Perovskite Planner Solar Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next-Gen III: PV Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Correlation between Crystallinity and Photovoltaic Performance and Photo-stability of Hybrid Perovskite Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Materials for Advanced Technologies (ICMAT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Suntec, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the dielectric properties of the 2D-3D halide perovskites by chemical engineering: a theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop MultiscaleSolar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nenad Vukmirović and Jelena Radovanović; COST Action MP1406: MultiscaleSolar, Apr 2017, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of hybrid layered perovskites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du Pôle Ouest du Réseau Français de Chimie Théorique (RFCT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-Based Tight Binding Modeling of Halide Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MultiscaleSolar COST meeting (6th Management Committee and Workgroup Meetings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of 2D-layered Ruddlesden-Popper hybrid organic-inorganic perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Light Soaking on the Lattice Change and the Impact Towards Long-Term Photo-Stability in Cs Doped FA-MAPBI3 Mixed Cation Perovskite Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew y Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of 2D Ruddlesden-Popper halide perovskite semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la RMN haute résolution Proton à l’étude de l’ordre local dans des pérovskites hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Pollès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Zakeeruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème congrès du Groupement d’Etudes de Résonance Magnétique (GERM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Résonance Magnétique Nucléaire, May 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight from theory on optoelectronic properties of layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psi-K Workshop "2D-layered materials for opto-electronics: a theoretical/computational perspective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-Based Tight Binding Modeling of Halide Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of 3D and 2D Ruddlesden-Popper halide perovskite semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2017 - 44th International Symposium on Compound Semiconductors (ISCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-Based Tight Binding Modeling of Halide Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics (ABXPV17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Perovkites for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International School of Oxide Electronics (ISOE2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of layered 2D perovskites for stable and high-efficiency optoelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared J Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next-Gen III: PV Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties and photostability of 3D and 2D Ruddlesden-Popper perovskite materials for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2017 (E-MRS 2017 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric confinement effects in perovskite nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Perovskites Nanocrystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to excitons in layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Spectroscopy and Dynamics of Photoinduced Electronic Excitations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct correlation between crystallinity and photovoltaic performance and photo-stability of hybrid perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next-Gen III: PV Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddlesden-Popper Phase Layered Perovskites for Stable Light-emitting Diodes and Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared J Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Materials for Advanced Technologies (ICMAT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Suntec, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of Multivalley Electronic Transitions in Hybrid Perovskites Revealed by Transient Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannatassen Appavoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew y Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2017 (APS March Meeting 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, Louisiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of Ruddlesden-Popper Perovskites for Stable and High-Efficiency Optoelectronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared J Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Materials for Advanced Technologies (ICMAT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Suntec, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitonic Emission and Electron-Phonon coupling in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MOMENTOM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of 2D Ruddlesden-Popper halide perovskite semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Flexible Organic Electronics (ISFOE17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to the modelling of Kelvin Probe Microscopy of heterostructures in dark and under illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Etgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark. Post-Deadline Paper</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Organic Spacer on the optoelectronic properties of phase-pure Ruddlesden-Popper Layered Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Kiningstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct correlation between crystallinity and photovoltaic performance and photo-stability of hybrid perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2017 (MRS 2017 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide perovskites new high performance semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercouri G Kanatzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Myae Myae Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2017 (MRS 2017 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties and molecular disorder in the plastic crystal phase of hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">251st American Chemical Society National Meeting (ACS Spring 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First stage results on III-V/Si tandem cells using GaAsPN dilute-nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of molecular disorder on the structural and optoelectronic properties of halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy phonon spectroscopy and translation-rotation coupling in hybrid perovskites crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin Properties of 3D and Layered Hybrid Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference (HOPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Swansea United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties and carrier confinement in 2D Ruddlesden-Popper halide perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental insights into hybrid perovskites for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9742-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Perovskite: Solid-State NMR Investigation From Room To Very Low Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Pollès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st joint French-Portuguese NMR Conference - XXVII GERM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Dependent Photocarrier Recombination Dynamics in Formamidinium Lead Iodide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampson Adjokatse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting 2016 (MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polaron stabilization by cooperative lattice distortion and cation rotations in hybrid perovskite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannatassen Appavoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advanced Materials Modelling (ICAMM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced concepts of photovoltaics based on III-V compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference of Physical Chemistry (ROMPHYSCHEM-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Galaţi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Efficiency 3D and Layered 2D Hybrid Perovskite Devices with Unique Structural and Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference (HOPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hybrid Perovskite-Based Spintronics-Theoretical Inspections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting 2016 (MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of 3D and layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Structure-Property Relationships in Solid State Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier processes and photostability in 2D Ruddlesden-Popper and 3D perovskites materials and solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advanced Materials Modelling (ICAMM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman and Brillouin scattering from single crystals of CH3NH3PbBr3 around the cubic to tetragonal phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Perovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microscopic photophysics and optoelectronics behind the large grain hybrid perovskite solar cell performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier processes and photostability in perovskites materials and solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Lalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on lifetime and stability of hybrid and organic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-activated photocurrent degradation and self-healing in perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyie Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J. Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannatassen Appavoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting 2016 (MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Perovskite Solar Cells with 11.2 % Efficiency, Superior Crystallinity and Environmental Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Verduzco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting 2016 (MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of 3D and layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting 2016 (MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic, optoelectronic and spin properties of 3D and layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics (ABXPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of hybrid perovskites and drift-diffusion modelling of perovskite/silicon tandem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9743-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid perovskites for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hi-resolution Spectroscopy for Applied Research (Hi-SPEAR), satellite workshop of the SOLEIL Synchrotron 2016 Users’ meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the dielectric properties of the 2D-3D halide perovskites by chemical engineering: a theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin properties of 3D and layered halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Ab initio des pérovskites hybrides 2D et 3D : Confinements quantiques et diélectriques et effet Rashba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic crystal behavior, tight-binding modelling and low energy phonon spectroscopy in hybrid perovskites crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference (HOPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical studies of Rashba and Dresselhaus effects in hybrid organic-inorganic perovskites for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9742-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight binding modeling of halid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341705v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties and photostability of 3D and 2D Ruddlesden-Popper perovskite materials for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6è Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Angle Spinning 207 Pb and low temperature deuterium NMR as a tool for studying local order and dynamics in CH 3 NH 3 PbX 3 (X=Cl, Br, I) hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités autour des pérovskites hybrides sur le site Rennais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Pollès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1è Journée Pérovskites Hybrides (JPH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered II-VI Semiconductor Colloidal Nanoplatelets and Hybrid Perovskites: Dielectric Confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of GaAsPN dilute-nitride compounds on silicon substrates: toward the III-V/Si tandem solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Confinement in Layered II-VI Semiconductor Colloidal Nanoplatelets and Hybrid Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Képénékian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on II-VI Compounds and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic modelling of multibandgaps and multivalleys hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è réunion plénière du GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the III-V/Si high efficiency tandem solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on "Advanced optical and X-ray characterization techniques of multifunctional materials for information and communication technologies, health and renewable energy applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solid State physics perspective on hybrid perovskites for photovoltaics and optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2015 (E-MRS 2015 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid perovskites from a solid state physics perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic Properties of Hybrid Perovskites : Theoretical and Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Abdelbaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France (SCF'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Extracting the Linewidth Broadening Factor of Semiconductor Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Schires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Osinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation-Frequency Dependence of the Phase-Amplitude Coupling in Quantum Dot Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Osiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Jose (CA), United States. pp.JTh2A.9, </w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.JTh2A.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid perovskites for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonequilibrium Phenomena, Nonadiabatic Dynamics and Spectroscopy workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental ongoing on III-V/Si high-efficiency tandem solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the III-V/Si CPV on Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux pérovskites hybrides pour le photovoltaïque et l’optoélectronique : avancées récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Lumineizh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About be the right place of DFT among the various theoretical approaches on hybrid perovskite unconventional semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM Workshop "Perovskite solar cells: the quest for a theoretical description"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of wide band gap Al4SiC4: experimental and theoretical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Modreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Perovskites: A New Class Of Unconventional Semiconductors For Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th PhotoVoltaic Technical Conference (PVTC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of spin-orbit coupling and organic cations for the optoelectronic properties of 3D and layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Perovskites: A New Class Of Unconventional Semiconductors For Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next-Generation Organic Photovoltaics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Hybrid perovskites from a solid state physics perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum and dielectric confinement of charge Carriers and excitons in hybrid perovskite heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoula Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence of InGaAs/GaP quantum dots and band engineering of AlGaP/GaP laser injection layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2015 (CSW 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santa-Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, electronic properties and carrier dynamics in InGaAs(N)/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Molecular Beam Epitaxy Workshop (Euro-MBE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Canazei, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative des antiphases dans des nanocouches épitaxiales GaP/Si pour la photonique sur silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X &amp; Matière 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of 3D hybrid perovskites : importance of spin-orbit coupling and organic cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Theory and Modeling for PV"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of microtwins and antiphase defects towards a GaP/Si platform for monolithic integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights into multibandgap hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics - Nanoscience+Engineering 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.95520Z</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide optical band gap Al4SiC4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Modreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chaussende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées réseau Nanorgasol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio modeling of the optical properties in organometallic halide perovskites for photovoltaic applications1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2015 (APS March Meeting 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Antonio, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solid State physics perspective on hybrid perovskites for photovoltaics and optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Hybrid and Organic Photovoltaics (HOPV 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of inhomogeneous broadening on the dynamics of quantum dot lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Gioannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Montrosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93570L, </w:t></w:r><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2079844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation-frequency dependent linewidth enhancement factor of quantum dot lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Osiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Semiconductor and Integrated OptoElectronics conference (SIOE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative par diffraction des rayons X des défauts plans dans GaP/SI pour la photonique sur Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux pérovskites hybrides pour le photovoltaique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée 2014 du Pôle Ouest du Réseau Français de Chimie Théorique (RFCT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using high pressure to unravel the nature of optical transitions in (In,Ga)As/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro R. Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Nestoklon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th High Pressure in Semiconductor Physics conference (HPSP-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxie cohérente de composés GaP et GaAsPN à azote dilué sur substrats de Si pour l’élaboration de cellules PV tandem III-V/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic multi-valley and multi-bandgap absorption and exciton inhibition in hybrid perovskites for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society 2014 Spring Meeting (EMRS SPRING 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough structural and optical analyses of GaP-based heterostructures monolithically grown on silicon substrates for photonics on Si applications: toward the laser on silicon and high efficiency photovoltaics on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on "Advanced optical and X-ray characterization techniques of multifunctional materials for information and communication technologies, health and renewable energy applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Excited-State Nanostructure Lasers—Modulation Response, Frequency Chirp and Linewidth Enhancement Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lingnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Schöll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Lüdge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Jose (CA), United States. pp.JTu4A.119, </w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2014.JTu4A.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights into multibandgap hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgium. pp.91400Y, </w:t></w:r><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2052375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux perovskites hybrides pour le photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées nationales du photovoltaïque (JNPV 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibandgaps and multivalleys hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Theory, Modelling and Computational Methods for Semiconductors (TMCS IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Salford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cristalline defect density in GaP/Si nanolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jithesh Kuyyalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society 2014 Sptring Meeting (E-MRS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondegenerate four-wave mixing in a dual mode injection locked quantum dot laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.89801K, </w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2037758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Amplitude Coupling of Optically-Injected Nanostructured Semiconductor Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lingnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Lüdge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Photonics Conference, 27th Annual Conference of the IEEE Photonics Society (IPC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, san diego, United States. pp.252 - 253, </w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPCon.2014.6995343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Perovskites for Solar Cells: A Change of Paradigm Toward Conventional Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on the Physics of Semiconductors (ICPS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid perovskites :an insight into the optoelectronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Japanese Workshop on Organic and Hybrid Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric profiles and optoelectronic properties of colloidal nanoscale platelets of CdSe and hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMM2014 : International Conference on Advanced Materials Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic Properties of Hybrid Perovskites: a Change of Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solution processed Semiconductor Solar Cells (SSSC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">igh Performance Excited-State Nanostructure Lasers: Modulation Response, Frequency Chirp and Linewidth Enhancement Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lingnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhard Schoell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Luedge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude Modulation and Frequency Chirp of an Injection-Locked Quantum Dash Semiconductor Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lingau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaty Lüdge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International semiconductor laser conference ISLC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Threshold Relaxation Dynamics of a Quantum Dot Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgium. pp.913404, </w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2048996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes dans le domaine des Pérovskites Hybrides pour les technologies photovoltaïques et l'optoélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRES JNES / DERBI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition dependent nature of the fundamental optical transition in (In,Ga)As/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nestoklon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Indium Phosphide and Related Materials (IPRM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. pp.Th-B1-2, </w:t></w:r><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2014.6880555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes dans le domaine des pérovskites hybrides pour les technologies photovoltaïques et l’optoélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Nationales de Photonique Organique (JNPO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General approach of non-linear electro-elastic coupling, including symmetry analysis and DFT calculations in semiconductors and nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Engineering (MSE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a lattice-matched III-V-N/Si photovoltaic tandem cell monolithically integrated on silicon substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Vancouver, Canada. pp.1397-1403, </w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-014-9909-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondegenerate Four-Wave Mixing in a Dual-Mode Injection-Locked Quantum Dot Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Indium Phosphide and Related Materials (IPRM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of multi-valley and multi-bandgap absorption and exciton inhibition in hybrid perovskites for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMM2014 : International Conference on Advanced Materials Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of frequency chirp of self-injected nanostructure semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th meeting in Semiconductor and Integrated OptoElectronics (SIOE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cardiff, United Kingdom. pp.51-57, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-opt.2013.0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Mixing Effects in a 1525 nm InAs/InP Optically- Injected Quantum Dot Distributed Feedback Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heming Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Semiconductor and Integrated OptoElectronics (SIOE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate equation analysis of frequency chirp in optically injection-locked quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Kovanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Bodyfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.898014, </w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2037745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Modelling of Multibandgaps and Multivalleys Hybrid Perovskites for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Materials Science Engineering (MSE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitonic properties of II-VI semiconductor colloïdal nanoplatelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay A. Gippius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Benchamekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail O. Nestoklon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 Years Quantum Dots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid perovskites: a change of paradigm from organic optoelectronics to conventional semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Symposium on Compound Semiconductors (ISCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of microtwins and antiphase defects in GaP/Si nanolayers for III-V photonics platform on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Biennal Conference on High-Resolution X-Ray Diffraction and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical, microstructural, vibrational and theoretical studies of p-type SrCu2O2 and BaCu2O2 Transparent Conductive Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Modreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Huyberechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Servet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.86261Y, </w:t></w:r><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2014328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio modeling of strain effects in indium based semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahira Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faical Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ben Cheikh Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on One dimensional Nanomaterials (ICON 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Γ-X competition in (In,Ga)As/GaP quantum dots (QDs) : effect of QD size and Indium composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">euro-MBE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of the optical transition in (In,Ga)As(N)/GaP quantum dots (QDs): effect of QD size, indium composition and nitrogen incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound semiconductors week, IPRM, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear electro-elastic coupling in highly strained zinc-blende compounds: InGaP/GaP [111] quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV-th International Conference on High Pressure in Semiconductor Physics: HPSP-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montpellier, France. pp.765-768, </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201200498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of SrCu2O2 studied via Density Functional Theory calculations and compared to Raman and infrared spectroscopy measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Modreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Huyberechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting 2012 (E-MRS Spring 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.113-116, </w:t></w:r><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative des micromacles dans des nanocouches épitaxiales GaP/Si pour la photonique sur silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème colloque rayons X et matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From basic physical properties of InAs/InP quantum dots to state of the art semi-empirical modelling of 1.55mm directly modulated QD Lasers: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor and Integrated Electronics (SIOE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonique nonlinéaire dans les lasers à cascade quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Bodyfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self - Injected Quantum Dot Semiconductor Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor and Integrated OptoElectronics (SIOE) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cardiff, Wales, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gamma-X competition for the optical transition of (In,Ga)As(N)/GaP quantum dots (QDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials research society meeting EMRS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of diluted-nitride III-V-N compounds on silicon substrates : toward the III-V/Si Concentrated Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Inorganic and Environmental Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-energy driven exciton binding energy in II-VI semiconductor nanoplatelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Benchamekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay A. Gippius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail O. Nestoklon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Physics of Light-Matter Coupling in Nanostructure (PLMCN 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics and Modulation Properties of Optically Injected Quantum Cascade Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Kovanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and International Quantum Electronics Conference 2013 (CLEO-Europe/IQEC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CB-2.5, </w:t></w:r><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2013.6800695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical properties of quantum cascade laser subject to external controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Kovanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2013 (ISPALD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the carrier dynamics on the modulation properties of optically-injected quantum dot semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2013 (IS-PALD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ab initio modeling of InAs/InP valence band offset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahira Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR CoDFT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative de la perfection cristalline de nanocouches épitaxiales GaP/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème colloque rayons X et matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier lifetime and relaxation dynamics in (In)GaAs/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Balocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics IS-PALD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration optique par croissance directe de nanostructures III-V sur silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nano, Micro et Optoélectronique (JNMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Evian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAsPN compounds for Si photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Silicon &amp; Photonics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From basic physical properties of InAs/InP quantum dots to state of the art semi - empirical modelling of 1.55mm directly modulated QD Lasers: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor and Integrated OptoElectronics (SIOE) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cardiff, Wales, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boîtes quantiques semi-conductrices : relation entre morphologie, structure électronique et propriétés optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord Ouest 2013 (J2NO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio investigation of defect nucleation at III-V/Si heterointerface for tandem solar cells applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society meeting E-MRS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raccordements de bandes et profils de constantes diélectriques pour des hétérostructures 2D à semiconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR co-DFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity modulation response of injection-locked quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.86191Q, </w:t></w:r><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2002007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman investigation of GaP-Si interfaces grown by molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting 2012 (E-MRS Spring 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.72-75, </w:t></w:r><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local wavefunction and exciton fine structure in extended-basis tight binding model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Benchamekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faical Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference on Optics of Excitons in Confined Systems (OECS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight binding simulations in III-V structures on Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nestoklon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Silicon &amp; Photonics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of AlGaP confinement layers and InGaAs quantum dots light emitters onto GaP substrate: towards photonics on silicon application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting 2012 (E-MRS Spring 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.87-91, </w:t></w:r><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Injected Quantum Dot Semiconductor Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th meeting in Semiconductor and Integrated OptoElectronics (SIOE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic optical confinement for ultrathin InAsN quantum well superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors (ICPS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Zurich, Switzerland. pp.464, </w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4848486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">atomistic modelling of GaNAsP/GaPN type I quantum well heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors (ICPS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of 2H-PbI2 semiconductors studied via Density Functional Theory calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faical Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting 2012 (E-MRS Spring 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.9-11, </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles calculations of band offset at InAs/InP interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahira Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faical Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ben Cheikh Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on. Numerical Simulation of Optoelectronic Devices (NUSOD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes dans le domaine des perovskites hybrides pour les applications photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FedPV, Dec 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of carrier capture and relaxation rates on the modulation response of injection-locked quantum dot lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, France. pp.861908, </w:t></w:r><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2001929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of 2D hybrid organic/inorganic perovskites for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Vancouver, Canada. pp.1225-1232, </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-013-9823-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un laser sur silicium dans l'approche pseudomorphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Description of Non-Linear Electro-elastic coupling, including symmetry analysis and DFT calculations applied to nitride semiconductor compound and nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Nitrides (ISNT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and optical properties of colloidal CdSe nanoplatelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Chamekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nestoklon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ithurria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Int. Symp. Nanostructures: Physics and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nizhny Novgorod, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Response of Semiconductor Quantum-Dot Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIOE2012 "Semiconductor and Integrated Electronics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the gain compression effects in semiconductor quantum-dot lasers through a new modulation transfer function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Photonics Conference, 25th Annual Conference of the IEEE Photonics Society (IPC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, San Francisco, United States. pp.46-47, </w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPCon.2012.6358481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a III-V/Si tandem solar cell: characterization and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Râle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du photovoltaïque JNPV2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural properties of (In,Ga)As/GaP quantum dots : C2 to C2v symmetry transition during the ripening process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on MBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic growth of III-V-N diluted nitride devices on Si substrate for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du photovoltaïque JNPV2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">coherent integration of photonics on silicon through the growth of GaP/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Meeting of Sandie European Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of (In,Ga)As/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Superlattices, Nanostructures, and Nanodevices (ICSNN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Dresden, Germany. pp.643, </w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-7-643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of InGaP(N) and GaAsP(N) materials lattice-matched to Si for multi-junction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on MBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General description of non-linear electro-elastic coupling, including symmetry analysis and DFT calculations applied to semiconductors and nanostructures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMM2012 : International Conference on Advanced Materials Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In,Ga)As/GaP quantum dots for monolithic integration on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors (ICPS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiality of GaAsPN and InGaPN for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd PhotoVoltaic Technical Conference (PVTC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Modelling Of Hybrid Inorganicorganic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARUS Fellow workshop - Hybrid organic-inorganic nanostructures for photonics and optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InGaPN and GaAsPN layers for tandem solar cells on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European materials research society international conference (EMRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tight-binding calculations of Ga(NAsP)/GaP(N) quantum wells for photonic integration on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on superlattice, nanostructures and nanodevices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of DFT code to photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du photovoltaïque JNPV2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid organic/perovskite semiconductors : general description of the electronic band structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle formulation de la fonction de transfert d'un laser à nanostructures quantiques pour les applications à la modulation haut-débit et aux phénomènes microscopiques non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier escape from ground state and non-zero resonance frequency at low bias powers for semiconductor quantum-dot lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilute nitride GaNAsP for photonic applications on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on nitrides (ISNT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">intrinsic optical confinement for ultrathin InAs/GaAs/GaP quantum well superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on superlattice, nanostructures and nanodevices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the pre-resonance frequency dip in the modulation response of injection-locked quantum dot lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics in Semiconductor Lasers (NDSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of InGaPN and GaAsPN materials lattice-matched to Si for multi-junction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Râle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du photovoltaïque (JNPV 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight binding simulation of type-II superlattice absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Peter Richters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Superlattices, Nanostructures, and Nanodevices (ICSNN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent integration of photonics on silicon through the growth of nanostructures on GaP/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics west 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Fransisco, United States. pp.82681H, </w:t></w:r><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.910279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear electro-elastic coupling in non-centrosymmetric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahira Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Theory, Modelling and Computational Methods for Semiconductors (TMCSIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Leeds, United Kingdom. pp.012005, </w:t></w:r><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/367/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature photoluminescence if InxGa1-xAs quantum dots on GaP substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Boîtes Quantiques 2011 (JBQ 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE growth of (GaAsPN/GaPN)/GaP quantum wells light emitting diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">euro-MBE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Alpe d'Huez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanostructures sur silicium pour l'émission laser à grande longueur d'onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption à deux photons dans des chromophores quadripolaires et octupolaires à base de triazole : une étude TDDFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques de l'Université de Nantes, Colloque n° 2 " Journée du Pôle Ouest du Réseau Français de Chimie Théorique "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterisation of GaP/Si nanolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier injection in GaAsP(N)/GaPN Quantum Wells on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2011 - 23rd International Conference on Indium Phosphide and Related Materials (IPRM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Berlin, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ab initio aux méthodes empiriques pour les nanostructures à semiconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Pôle Ouest du Réseau Français de Chimie Théorique (RFCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QD laser on InP substrate for 1.55 µm emission and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.76081B, </w:t></w:r><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.848398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'une DEL à puits quantiques de GaAsP sur substrat GaP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INNOV'INSA (Recherche, développement, innovation et transfert à l'INSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance hétérogène de semi-conducteurs III-V sur silicium : vers l'optoélectronique sur silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PONANT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à boites quantiques sur InP pour les applications télécom à 1,55 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Homeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PONANT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon transitions in triazole based quadrupolar and octupolar chromophores: a TD-DFT investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77123D, </w:t></w:r><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.862574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of carriers dynamics and laser emission in 1.55 μm InAs/InP(113)B quantum dot lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiril Veselinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77202F, </w:t></w:r><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.863580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical evaluation of linear and non-linear piezoelectric potential for quantum nanostructures with axial symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Schliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Empirical Methods in Semiconductor Nano-Structures Design and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light emitting diodes on silicon substrates: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TNT (Trends in Nanotechnologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Oviedo, Spain. pp.2212-16, </w:t></w:r><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200881728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental studies for coherent growth of III-V materials on Si: toward Photonics on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step to Si photonics: synthesis of quantum dot light-emitters on GaP substrate by MBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference Trends in Nanotechnologies (TNT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Oviedo, Spain. pp.2207, </w:t></w:r><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200881722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of stack number on the threshold current density and emission wavelength in quantum dash/dot lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhoussoudhana Dontabactouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Homeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference Trends in Nanotechnology (TNT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Oviedo, Spain. pp.2217 - 2221, </w:t></w:r><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200881729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of 1.55μm InAs/InP (311B) quantum dot lasers based on a multi-population rate equation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiril Veselinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Gioannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Homeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, France. pp.Proceedings Vol. 7211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of lateral coupling on the carrier dynamics in InAs/InP(311)B quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indium Phosphide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Versailles, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4702968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From k·p to atomic calculations applied to semiconductor heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Schliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics-based mathematical models of low-dimensional semiconductor nanostructures: analysis and computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Banff, Alberta, Canada. pp.012009, </w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/107/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a light-emitter on Si: Growth of InAs and InP nanostructure on GaP substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(International Workshop on Semiconductor Quantum Dot Devices and Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence de nanostructures sur substrat GaP/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences de Bretagne (JNB2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Dash and Quantum Dot lasers on InP for 1.55 µm optical telecommunications: effect of stack numbers on threshold current density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhoussoudhana Dontabactouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Homeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SQDA (International Workshop on Semiconductor Quantum Dot Devices and Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results for the realization of light emitters on silicon substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SQDA (International Workshop on Semiconductor Quantum Dot Devices and Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de boites quantiques au delà de 1.55 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nano-Micro et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold current density and emitting wavelength evolution with stack number in InAs quantum dash lasers at 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Homeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indium Phosphide and Related Materials, IPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Versailles, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4703027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of single phase GaP on Si(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.W. Guo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lateral coupling on the carrier redistribution in InAs/InP(311)B high dots surface density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semiconductor Quantum Dot Devices and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance par MBE de Boites quantiques InP sur GaP/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées nanoscience de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel nanostructures quantum dot based devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Loualiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Ramdane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics East 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Boston, United States. pp.67790D, </w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.734329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of InAs/GaP interfaces from fisrt-principles modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -Y. Prodhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Long Wavelength Quantum Dots : Growth and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Calculations Applied to Semiconductor Hetero Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Computational Methods in Sciences and Enginnering 2007 (ICCMSE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Corfou, Greece. pp.1331, </w:t></w:r><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2835997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier relaxation dynamics of 1.55 µm InAs/InP quantum dots under high resonant excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors - ICPS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienne, Austria. pp.991, </w:t></w:r><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2730228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of shape and size of InAs/InP(001) quantum islands grown by SSMBE on the microphotoluminescence emission in the 1.5µm spectral range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Djondang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Long Wavelength Quantum Dots : Growth and Applications (LWQD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs nanostructures on InP(100) for long wavelength (1.5-2.1µm) optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long Wavelength Quantum Dots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of Single- and Double-capped InAs/InP (311)B QD lasers: effects on lasing characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Homeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWQD (International Workshop on Long Wavelength Quantum Dots : Growth and Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical and experimental study of lambda&amp;gt;2 µm luminescence of quantum dots on InP substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Schliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors - ICPS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienne, Austria. pp.889, </w:t></w:r><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2730177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stransky-Krastanow Gas Source MBE growth and optical properties of InAs/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alghoraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">euro-MBE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Sierra nevada, Granada, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of electronic properties of semiconductor nanostructures for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -Y. Prodhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de GDR-DFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics spectroscopy in 1.55 µm InAs/InP quantum dots under high resonant excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSQDA (International Workshop on Semiconductor quantum dot based devices and applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and experiment of InAs/InP quantum dots : from calculations to laser emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus Hayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Schliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on the Physics of Semiconductor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienne, Austria. pp.779-780, </w:t></w:r><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2730122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures à îlots quantiques sur substrat InP(100)pour l'émission dans le moyen infrarouge (2−5 µm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alghoraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Colloquium on Lasers and Quantum Optics (COLOQ 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.283, </w:t></w:r><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006135090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the number of quantum dots stacks on the threshold current density of 1.55 µm InAs/InP(311)B semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Homeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESLW 2006 (European Semiconductor Laser Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nice, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAsSb/InGaAs quantum nanostructures on InP (100)substrate: observation of 2.35 μm photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Schliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Compound Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Rust, Germany. pp.524, </w:t></w:r><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200564132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterisation of InAs/InP self-assembled quantum dots for optimisation of lasing properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sandie Optics Task Force meeting, Technische Universitat Berlin, January 12-13 (2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Berlin, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs/InP quantum dots (QDs) : from fundamental understanding to coupled QD 1.55 µm laser applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus Hayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Schliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on SuperLattices, Nano-structures and Nano-Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Istanbul, Turkey. pp.458, </w:t></w:r><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200673215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs(Sb)/InP(100) quantum dots for mid-infrared emitters: observation of 2.35 μm photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Semiconductor Quantum Dots (QD 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Chamonix, France. pp.3920, </w:t></w:r><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200671622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs/InP quantum dots (QD) properties : How to improve QD laser performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus Hayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Schliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semiconductor Quantum Dot Based Devices and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge carrier redistribution in ordered Arrays of laterally coupled self-assembled quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus Hayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Compound Semiconductors conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Sheffield, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un laser à faible courant de seuil, avec des boites quantiques InAs/InP organisées et couplées latéralement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus Hayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Homeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Colloquium on Lasers and Quantum Optics (COLOQ 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.141, </w:t></w:r><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006135031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton and biexciton lifetimes in InAs/InP quantum dots emitting at 1.55 µm wavelength under high resonant excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSN (International Conference on SuperLattices, Nano-structures and Nano-Devices)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Istanbul, Turkey. pp.454, </w:t></w:r><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200673214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observation of 2.4 microns photoluminescence of InAsSb/InP quantum dots on (100) InP substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrow Gap Semiconductors conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies: Etude des boites quantiques pour des applications télécoms, environnementales et médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Loualiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées CIES : moniteurs du grand-ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observation of wavelength greater than 2 microns photoluminescence of quantum dots on InP (100) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mid Infrared Optoelectronics : Materials and Devices" conference, Lancaster, UK, September (2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lancaster, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAsSb/InP quantum dots for midwave infrared emitters : a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Schliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mid Infrared Optoelectronics : Materials and Devices : MIOMD conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lancaster, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier dynamics and saturation effect in (311)B InAs/InP quantum dot lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiril Veselinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHASE 2005, international workshop on physics and applications of semiconductors lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Metz, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Description Of The Electronic Coupling Between A Wetting Layer And A QD Superlattice Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Physics of Semiconductors (ICPS 27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Flagstaff, United States. pp.787, </w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1994342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure directe de l'absorption optique à 1.55 microns de boites quantiques InAs/InP (113)B et étude de l'influence du couplage boite/couche de mouillage sur les propriétés électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la matière condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nancy, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure directe de l'absorption optique à 1.55 microns de boites quantiques InAs/InP (113)B et étude de l'influence du couplage boite/couche de mouillage sur les propriétés électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée des doctorants de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal space description of the electronic coupling between a wetting layer and a QD superlattice plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM workshop on "modeling of self-assembled semi-conductors nanostructures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solutions of the Schrödinger equation in disk-shaped quantum dots and rings, infinite and finite confinement potentials, Stark and excitonic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Loualiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM workshop on "modeling of self-assembled semi-conductors nanostructures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Optical Characterizations of InAs Quantum Dots on InP Substrate: Towards a 1.55 µm Quantum Dot Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference on Molecular Beam Epitaxy (MBE 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, San Francisco (CA), United States. pp.230-235, </w:t></w:r><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(02)02473-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocurrent spectroscopy of self assembled InAs/GaInAsP/InP(113)B quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Nanoélectronique Journées Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental emission of InAs/InP quantum dots laser at 1.52 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on the Physics of Semiconductors (ICPS-26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations optiques des boites quantiques InAs/InP émettant à 1.55 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales Microélectronique Optoélectronique (JNMO 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Saint-Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à îlots quantiques InAs/InP émettant à 1.53µm sur la transition fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Matière Condensée (JMC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à base d'îlots quantiques InAs/Inp(100) et (311)B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales Microélectronique Optoélectronique (JNMO 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Saint-Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio and First Principles Studies of Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tze-Chien Sum, Nripan Mathews. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Halide Perovskites: Photovoltaics, Light Emitting Devices, and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, pp.25-53, 2018, 978-3-527-80078-0. </w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527800766.ch1_02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic-Inorganic Halide Perovskite quasi-particles nature analysis via the interplay among classic solid state concepts, Density Functional, and Many Body Perturbation Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichi Yamashita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacomo Giorgi, Koichi Yamashita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Modeling of Organohalide Perovskites for Photovoltaic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2017, 9781498750783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3 From Basic Physical Properties of InAs/InP Quantum Dots to State-of-the-Art Lasers for 1.55 μm Optical Communications: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tupei Chen, Yang Liu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Nanocrystals and Metal Nanoparticles: Physical Properties and Device Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2016, 9781439878309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7: Electronic Properties of Metal Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Thin Film Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.202-233, 2016, 978-1-78262-293-2. </w:t></w:r><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781782624066-00202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1783"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -90694,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93EF53F8"/>
+    <w:nsid w:val="ED78BF10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -90925,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacky-even" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4607-3390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076470482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6212-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Zacharias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Volonakis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Giustino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/n52n-g9nr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/67c2-yzjw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581554v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Fletcher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siedah Hall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44160-026-01041-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219081v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Pant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kgw3-cxx8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junke Jiang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammo van der Heide" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;baud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ra&#250;l Lien-Medrano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.023803" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328999v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.5c02706" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boehme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglian Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Cherniukh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Feld" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-025-01684-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared D. Fletcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshanna Peifer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D. Pournara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c02328" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor E. Wiggins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz S. R. Bati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kepenekian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Reynolds" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zeiske" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c05714" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Bounab" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972290v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaiah Gilley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung Woo Kwon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuying Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c17654" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao&#8208;hui Dong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai&#8208;peng Song" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#8208;ying Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202419606" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Buba Garba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Trombini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c00158" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Baranowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Nowok" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Galkowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Dyksik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Surrente" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.4c00905" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Tang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Meng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Zhao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujun Ji" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiujie Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301282" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weicheng Shen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azmy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamika Mishra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zois Syrgiannis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202400582" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Yang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichao Meng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202411047" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004908v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Quarti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Giorgi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizia Palummo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202202801" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596421v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Balvanz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Safdari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daehan Kim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Welton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c03669" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siraj Sidhik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Metcalf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kodalle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor J Dolan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq6993" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621399v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Oddi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Becker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Sahin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dirin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c04392" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677689v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinting Shuai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingrui Xu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael de Siena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c05329" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cucco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Leveillee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Anh Ha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXEnergy.3.023012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616148v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Basera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traore" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Jiang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400201" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maniadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Skorokhod" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haj Salah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03807F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729591v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ranalli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Verdi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.104603" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi&#8208;gang Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi&#8208;shuang Huang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Hu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202301662" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130843v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Gang Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengxia Wei" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Qin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.3c00881" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064243v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03718" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008964v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vivani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Sekh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04927" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879741v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.2c01010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Fu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quintero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Vasileiadou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parth Raval" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03997" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181987v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Kumar Das" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202305784" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189718v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Matuhina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Krishnamurthy Grandhi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashanti Bergonzoni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Grisorio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR02742B" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.035155" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940652v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamarat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Berezovska" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Moskalenko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuc Tan Nguyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-35842-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365764v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Ramadan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Hyeon Jeong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D J Oliver" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Dasgupta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202309653" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117202v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junseop Byeon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Ho Cho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihun Jang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c01754" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958981v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Essman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01903-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196405v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangpu Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Bodnar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Feldmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Heindl" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh5083" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172600v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imra Tajuddin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Klepov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00164" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Fehr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Agrawal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz Mandani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Conrad" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39290-y" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160913v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Persaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.3c00214" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927520v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Boehme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry N Dirin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202208354" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142731v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR01126G" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262698v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44160-023-00422-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186764v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01089-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546784v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruffl&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.024306" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694650v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S Nazarov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Solovev" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Murzin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Selivanov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.245202" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840368v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Li" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02471" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441919v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Asadpour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-021-01010-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500426v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J Snaith" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.1c02459" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773436v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Akkerman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Montanarella" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq3616" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426793v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101661" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671906v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei&#8208;fei Gao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Chen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202201666" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594165v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Li" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Dong" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Stoumpos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c11803" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694654v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdipto Acharya" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095515" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538217v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Cuthriell" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03605" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792838v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienlo Flora Zerbo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Povey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12101363" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543294v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.014604" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829376v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200718" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726767v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01432" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784361v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Wang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Torma" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7652" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773470v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby A Cuthriell" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobhana Panuganti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig C Laing" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Quintero" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Guzelturk" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202202709" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966732v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.165310" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633301v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Jiang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c00571" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313224v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Gao" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalan Zhang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Fang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c03687" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430948v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Prezhdo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0066087" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164870v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MH01904F" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125950v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangze Liu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoffbauer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Lewis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Neukirch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41467-021-20954-6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299948v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos C Stoumpos" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01952" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481423v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Tu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09142" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086429v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baokun Song" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haonan Wang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshui Miao" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.0c00505" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252788v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007176" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111189v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez&#8208;cabanes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beljonne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202001832" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371581v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjue Zhong" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2021.100601" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270812v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Hadar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01129" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431219v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bouder" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070104" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540856v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Mao" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijun Guo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Spanopoulos" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui He" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01625" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041435v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercouri G Kanatzidis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya D Mohite" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00811-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940997v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Kinigstein" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsinhan Tsai" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyi Nie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yager" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.0c00333" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507269v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso da Cunha Ferreira" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raymond" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0313-7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560742v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejae Lee" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Bour&#233;e" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.10.024502" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509572v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Ke" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c00101" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937078v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Roma" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marronnier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.092402" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541574v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03004" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924304v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyajyoti Ghosh" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA07205B" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032030v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Skibitzki" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04702" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471818v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Fu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b13587" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478539v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Rybin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tisdale" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreetu Shrestha" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yoho" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04244" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913686v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aba6f6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492646v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schmitt" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bourelle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Tye" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Soavi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Bond" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11809" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02764729v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03860" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402567v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong&#8208;hua Fang" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampson Adjokatse" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Tekelenburg" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Kamminga" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201907979" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015064v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Hou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Swarnkar" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19740-7" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458510v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garc&#237;a-Benito" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Queloz" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Hofstetter" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Becker-Koch" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00946" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425110v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Binyamin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Remennik" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sawahreh" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04426" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892821v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kahmann" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Nazarenko" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyan Shao" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Hordiichuk" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.0c01166" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472160v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Tretiak" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19457" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266950v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chehade" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Diab" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01595" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019936v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kotyrba" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Yakunin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W&#246;rle" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Benin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00038" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187417v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b06398" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148938v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hoffman" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Che" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b02846" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952784v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Carignano" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11288" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130647v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna I Bodnarchuk" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Erni" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym V Kovalenko" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0364-x" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343044v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03427" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127050v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Hua Fang" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Loi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04189" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269401v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys M. Kennard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2019.07.024" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151543v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liujiang Zhou" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsinshan Tsai" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01077" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338097v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Devesa Canicoba" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Zagni" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mccuistian" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasun Fernando" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.9b00357" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960131v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Myae Myae Soe" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagabhushana" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Shivaramaiah" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811006115" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982514v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00417" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106354v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01511" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379723v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimu Wei" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengyang Guo" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Thieme" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caselli" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13136-y" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865697v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chen" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b07712" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803437v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04430-2" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685391v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02684-w" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671794v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-017-1284-0" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774679v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0070-0" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908196v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.105406" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948488v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Neukirch" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwnetim I Abate" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03343" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580077v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201700979" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874092v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b08691" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724992v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayton Vogel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kilin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.8b00166" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860094v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.085502" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714840v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Wu" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b00542" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660884v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas C Stoumpos" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201703879" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859530v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02078" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768144v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxia Tao" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800305" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674933v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201704217" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811274v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04659-x" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891660v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201800191" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760080v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aap8671" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741313v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancu" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00267" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686813v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Shen" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ripolles" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohong Zhang" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ding" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2018.01.006" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727137v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00745D" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675806v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-017-1305-z" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719873v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Assam" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b08202" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858261v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Fu" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05876-0" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01486985v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.02.004" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551094v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01015" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450074v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Hao Lin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Blancon" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201602159" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528294v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sining Yun" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhou" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hagfeldt" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201702660" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628381v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b09096" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528877v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b00807" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572333v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b06143" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651139v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannatassen Appavoo" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Mohite" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.195308" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485456v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modreanu" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5128" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483034v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey L. Rogach" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00064" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01486953v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aal4211" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583508v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Andr&#233;s Carignano" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assa Aravindh" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman S Roqan" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08220" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395602v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Smith" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Smith" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC02848A" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495026v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aharon" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2017001" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615037v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa S. Ripolles" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Ogomi" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Nishinaka" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991993" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343129v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18306" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01403303v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA90200F" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405439v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe-Allard" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02261" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395851v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceau" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366310v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Scholz" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01749" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01316289v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11574" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352439v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotong Wei" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme R Blake" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600534" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384468v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sapori" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Robles" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05944" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291675v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213135" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01292186v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2214007" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321552v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01218" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291680v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213623" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291660v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Robles" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213618" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362483v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01709" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336285v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Saeed" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Roqan" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02917E" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242390v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Carignano" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR06386H" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242389v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07175E" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319586v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhao" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2016.56" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354947v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoula Jemli" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameline" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02947G" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362484v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Pereira da Silva" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail O Nestoklon" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Alonso" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.075445" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205437v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04409" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122468v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benchamekh" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raouafi" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Cheikh Larbi" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voisin" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.045118" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165777v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00905" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242391v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Hajlaoui" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106377611508018X" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184512v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heming Huang" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Poole" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.021761" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417661v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2191953" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103517v2" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA06418F" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228608v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238786v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20157823" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184511v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Raouafi" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ben Cheikh Larbi" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/35/355105" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166437v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201503.005793" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122465v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Raissa" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdu-Aguye" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme R. Blake" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201404421" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XBVBG46-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236491v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erini Sarigiannidou" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936667" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138487v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00695" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076764v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Chamekh" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6122/CJP.52.1376" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004794v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503337a" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114385v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904939" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166477v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2014-0008" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004650v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tea" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/649408" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077154v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grillot" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2013.0078" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942561v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Yi Lin" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Aldaya" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2013.2295473" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920131v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-013-9823-9" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076769v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lingnau" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy L&#252;dge" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2014.2335811" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018120v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gosset" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin You" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.016528" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920121v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308183" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076761v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03267E" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061361v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402428" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942566v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A. Gippius" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail O. Nestoklon" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.035307" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077152v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55006K" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941161v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861471" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979596v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864421" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091745v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Osi&#324;ski" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Even" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grillot" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903493" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079712v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lanty" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wei" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leymarie" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502086e" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918663v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798363" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827688v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grillot" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Kovanis" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Bodyfelt" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918659v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithesh Kuyyalil" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.022" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7898WDX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286723v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Bodylfet" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827659v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790883" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050606v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864423v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200498" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842763v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2012670" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864417v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Raouafi" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wei" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.129" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920126v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Cheikhlarbi" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/50/505106" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920110v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz401532q" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743125v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter Richters" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-543" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827670v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader A. Naderi" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2013.2246776" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664196v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676666" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725676v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3694028" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725665v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2012.2205224" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654301v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.10.139" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZJ75T7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753888v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Dupertuis" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205301" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726726v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205316" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725691v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samti" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouach" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaref" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sakri" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731783" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604845v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600643" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654272v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601857" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662689v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Prodhomme" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fontaine-Vive" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram van Der Geest" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaise" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3609869" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654296v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646911" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735321v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Akra" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelloux-Gervais" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4282" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493000v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong Zhou" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Piron" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhoussoudhana Dontabactouny" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20093066" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492421v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492543v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3088862" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501878v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Veselinov" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Gioannini" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Montrosset" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2009.2013174" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492273v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3097232" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492312v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/681397" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502374v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-008-9197-6" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDWF1M9T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491451v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/16/165505" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491836v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3005194" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492285v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.085305" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492357v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-008-9258-x" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492425v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2909536" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492292v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2787894" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493021v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tavernier" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.6903" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492297v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200642334" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491485v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caroff" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2199454" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491703v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celebi" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.035312" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491717v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manus Hayne" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671623" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLDBMV6D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491475v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joulaud" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.245315" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084886v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-006-0037-2" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504376v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Platz" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035342" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504390v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132527" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504387v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballestar" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2143115" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145858v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/20/5/023" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B9GPRTCK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504385v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2005.05.062" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T63XGJGL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504370v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2005.05.103" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49XRVM4T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504369v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1832750" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976127v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Even" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Platz" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyattou" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1638890" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145613v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lambert" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/17/2/102" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q9TVHQGR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981127v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Eljaafari" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Farre" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Duperrier" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vi&#233;" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247452v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longeville" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertault" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussa" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1997121" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422319v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Maguer&#232;" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Ouahab" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corian" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Garcia" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delhaes" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(95)00598-6" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCJW44HR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246878v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etrillard" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourdji" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993255" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601431v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeli Xu" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601347v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercouri Kanatzidis" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601421v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Caruso" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219352v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219414v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219391v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219293v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zeli" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224005v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354609v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166016v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329306v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Kshisagar" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219381v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219365v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219411v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219254v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329321v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345163v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972699v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972708v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833018v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusfall.2024.164" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024909v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.351" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505858v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R Lien-Medrano" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.144" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972695v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972686v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972711v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025424v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Tieriekhov" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.192" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505864v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baker Shalak" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.084" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505838v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.359" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505844v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.055" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832997v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Kovalenko" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhu" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Feld" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cherniukh" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusfall.2024.223" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766867v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.emlem.2024.025" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054000v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym V. Kovalenko" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon G. Feld" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuri Yazdani" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan P.T. Nguyen" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.152" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505840v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.360" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972691v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lien-Medrano" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226925v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190524v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190475v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030745v2" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2655486" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227177v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Aradi" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327528v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.emlem.2023.008" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243834v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190450v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227110v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227044v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Deschler" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243846v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191078v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131096v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449397v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434480v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krishnamurthy Grandhi" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326531v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190465v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227095v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffl&#233;" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142718v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2023.248" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126245v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326517v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323330v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126285v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327516v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebaud" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.emlem.2023.013" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866530v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hehlen" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858014v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949774v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Bodnarchuk" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.sus-mhp.2022.029" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948948v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949220v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767123v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949749v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949778v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.emlem.2022.004" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588378v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562709v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949767v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.sus-mhp.2022.002" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764449v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949188v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790823v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790792v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764751v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Rain&#242;" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788870v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949063v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858076v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2022.049" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948056v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609687v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949021v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858108v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536990v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858234v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500082v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.070" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225118v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254098v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500320v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199933v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408282v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254120v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402743v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254173v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Ledee" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard-Tripp&#233;" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500125v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Yangui" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500089v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.250" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588366v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392254v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500075v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.196" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254267v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199972v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409493v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500085v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.065" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500064v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469859v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500052v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366844v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254131v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500306v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500095v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Bourges" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.216" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366819v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366800v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796793v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS52836.2021.9604140" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500116v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500333v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254150v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500055v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254228v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200224v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146533v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02954072v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03030584v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom J Savenije" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049146v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879649v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03030887v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114787v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer-Richard" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02305167v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168277v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354878v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398035v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168287v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyie Nie" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398495v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Delport" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354858v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398025v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Hader" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041105v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168213v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168370v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmes Milesi Brault" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269395v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354873v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354880v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269450v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269405v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schleife" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171474v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168310v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398033v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398504v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354877v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168292v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared J Crochet" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168342v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965498v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933503v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933568v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933599v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875157v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723350v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.053" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948635v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.060" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948877v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933563v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933498v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933605v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang He" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey L Rogach" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933624v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933622v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146464v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Crooker" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721999v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.055" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01909056v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.193" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924117v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723197v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723330v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.007" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723244v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.065" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723291v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lia Devesa Canicoba" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.089" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933499v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148326v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941375v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulickel M Ajayan" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968771v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148310v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01909032v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.166" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952815v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547769" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933629v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01909027v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948879v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948875v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723255v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.036" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01908983v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.218" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969296v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nusod.2018.8570250" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723272v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.096" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948878v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Steir" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933558v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868017v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933644v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933567v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhsud Saidaminov" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raymond" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419445v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723310v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.046" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523646v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533009v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522290v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660182v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533012v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660206v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew y Sfeir" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660181v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574953v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575978v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575919v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500540v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660149v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563082v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621126v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549050v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660151v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660144v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660157v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660176v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01527302v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Seo" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Zakeeruddin" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670419v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533010v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533007v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507450v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522289v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556321v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533008v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660145v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660147v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575972v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575917v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495444v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575916v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668284v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718108v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660208v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Kiningstein" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555272v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865096v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574959v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etgar" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146180v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496924v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Silva" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420575v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416169v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397849v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397855v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397608v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416122v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397670v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397851v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337984v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397672v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397653v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lalam" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397665v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397681v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397831v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397836v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhao" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397853v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496667v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397763v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Neukirch" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397844v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Verduzco" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397663v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397754v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397746v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397600v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397875v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416160v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jemli" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alonso" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416180v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397878v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397750v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01420429v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01341705v2" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146493v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162193v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203373v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497194v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403378v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l K&#233;p&#233;n&#233;kian" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162159v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162135v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403380v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162197v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203374v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijian Wang" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403385v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403376v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403375v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rale" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288444v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schires" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Osinski" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162181v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schires" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.JTh2A.9" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162163v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497190v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203371v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403374v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162200v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lanty" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdelbaki" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162196v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203375v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403372v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147506v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tremblay" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147481v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497228v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403381v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497220v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162198v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203372v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403384v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122466v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403386v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162188v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079844" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162191v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137337v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162148v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162137v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Sch&#246;ll" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTu4A.119" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114998v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro R. Go&#241;i" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Nestoklon" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115312v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018512v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114912v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077164v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083066v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077185v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2014.6995343" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004488v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052375" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162153v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018498v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037758" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018501v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115024v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018516v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077160v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2048996" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077167v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286890v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E. Chaibi" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lingau" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaty L&#252;dge" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412154v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Schoell" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Luedge" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018508v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018518v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114877v1" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nestoklon" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880555" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077169v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162136v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951949v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-014-9909-z" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018504v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Poole" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018499v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037745" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017927v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018514v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077173v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018510v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115004v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018506v1" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411988v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162131v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huyberechts" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Servet" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2014328" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018208v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018086v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carras" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918669v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918734v1" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira da Silva" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805344v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805323v1" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.130" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827713v1" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918791v1" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827732v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918787v1" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918729v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827703v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002007" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018210v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411987v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918790v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918752v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918745v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918743v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918730v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918754v1" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827695v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800695" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018074v1" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018052v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018070v1" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788308v1" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.132" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8SCQ8L7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018089v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Voisin" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162170v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918742v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918657v1" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.134" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNWD9RTK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726876v1" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848486" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726874v1" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874163v1" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018061v1" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001929" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018090v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942562v1" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162134v1" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805214v1" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805225v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2012.6358481" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788434v1" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726971v1" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726699v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Chamekh" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ithurria" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726878v1" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726855v1" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788526v1" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726861v1" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-643" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726772v1" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805227v1" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788544v1" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788485v1" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#226;le" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726776v1" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730505v1" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726850v1" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726868v1" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805233v1" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788493v1" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805238v1" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726988v1" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726885v1" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726871v1" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805218v1" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788478v1" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725707v1" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/367/1/012005" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654337v1" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910279" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726602v1" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654317v1" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654313v1" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663939v1" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654315v1" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654330v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Elias" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654285v1" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663415v1" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485660v1" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.848398" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662947v1" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504506v1" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504484v1" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516696v1" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.862574" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492346v1" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.863580" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641220v1" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491771v1" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491426v1" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881722" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS8WPFKL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536754v1" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492826v1" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881729" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-573Q8XKF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491442v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/107/1/012009" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491776v1" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Alsahwa" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487204v1" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Nakkar" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702968" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494175v1" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489409v1" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492842v1" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4703027" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486678v1" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491786v1" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491778v1" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486894v1" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ramdane" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.734329" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491834v1" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -Y. Prodhomme" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496872v1" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491472v1" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2835997" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491468v1" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730228" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491794v1" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djondang" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491814v1" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491810v1" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alghoraibi" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491830v1" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491466v1" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730177" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491870v1" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491806v1" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491724v1" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135090" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JRHDQ2LM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491853v1" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730122" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491737v1" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200564132" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CNL70JDM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504470v1" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491839v1" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673215" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TH32K73-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491729v1" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671622" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11CRFSLQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491858v1" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491848v1" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491480v1" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135031" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491873v1" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673214" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QNVKSCG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504441v1" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504462v1" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504413v1" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504452v1" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504411v1" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504383v1" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1994342" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504395v1" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504407v1" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504404v1" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504401v1" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727159v1" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lemoine" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151117v1" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)02473-9" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CG5DJN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151208v1" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151203v1" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148534v1" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148526v1" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983023v1" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527800766.ch1_02" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485462v1" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kawai" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Yamashita" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402662v1" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Cheng" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352437v1" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782624066-00202" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacky-even" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4607-3390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076470482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wZSGnjYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6212-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Zacharias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Volonakis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Giustino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/n52n-g9nr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528302v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/67c2-yzjw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Trang Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Urban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Delteil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00648" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeoun-Woo Jang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungmin Lee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongseok Yoo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Metcalf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Jeong Park" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44160-026-01070-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Fletcher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siedah Hall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44160-026-01041-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindranath Garai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjana Nandi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramvir Ahlawat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braulio Reyes-Su&#225;rez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aeb7992" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor E. Wiggins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz S. R. Bati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kepenekian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Reynolds" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zeiske" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c05714" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Bounab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boehme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglian Zhu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Cherniukh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Feld" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-025-01684-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared D. Fletcher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshanna Peifer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D. Pournara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c02328" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Pant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kgw3-cxx8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junke Jiang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammo van der Heide" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;baud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ra&#250;l Lien-Medrano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.023803" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.5c02706" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaiah Gilley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung Woo Kwon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuying Huang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c17654" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621112v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Dolan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Torma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siraj Sidhik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz Mandani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c18372" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095608v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao&#8208;hui Dong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai&#8208;peng Song" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#8208;ying Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202419606" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049725v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Buba Garba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Trombini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c00158" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Baranowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Nowok" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Galkowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Dyksik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Surrente" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.4c00905" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kodalle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor J Dolan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq6993" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621399v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Oddi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Becker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Sahin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dirin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c04392" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654527v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Meng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Zhao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichao Meng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202411047" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Quarti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Giorgi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizia Palummo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202202801" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596421v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Balvanz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Safdari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daehan Kim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Welton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c03669" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247155v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Tang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujun Ji" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiujie Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301282" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564542v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weicheng Shen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azmy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamika Mishra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zois Syrgiannis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202400582" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677689v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinting Shuai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingrui Xu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael de Siena" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c05329" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629904v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cucco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Leveillee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Anh Ha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXEnergy.3.023012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616148v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Basera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traore" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Jiang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316402v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maniadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Skorokhod" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haj Salah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03807F" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729591v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ranalli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Verdi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.104603" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558651v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi&#8208;gang Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi&#8208;shuang Huang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Hu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202301662" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Gang Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengxia Wei" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Qin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.3c00881" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064243v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03718" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181987v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Kumar Das" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202305784" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189718v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Matuhina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Krishnamurthy Grandhi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashanti Bergonzoni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Grisorio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR02742B" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186818v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.035155" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879741v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.2c01010" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162510v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Fu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quintero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Vasileiadou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parth Raval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03997" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008964v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vivani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Sekh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04927" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940652v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamarat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Berezovska" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Moskalenko" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuc Tan Nguyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-35842-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365764v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Ramadan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Hyeon Jeong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D J Oliver" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Dasgupta" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202309653" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117202v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junseop Byeon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Ho Cho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihun Jang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c01754" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958981v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Essman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01903-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196405v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangpu Liu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Bodnar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Feldmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Heindl" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh5083" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172600v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imra Tajuddin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Klepov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00164" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161559v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Fehr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Agrawal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Conrad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39290-y" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262698v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44160-023-00422-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927520v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Boehme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry N Dirin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202208354" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142731v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR01126G" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186764v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01089-2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160913v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Persaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.3c00214" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546784v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruffl&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.024306" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694650v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S Nazarov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Solovev" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Murzin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Selivanov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.245202" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840368v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Li" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02471" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441919v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Asadpour" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-021-01010-2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594165v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Li" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Dong" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Stoumpos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c11803" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773436v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Akkerman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Montanarella" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq3616" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426793v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101661" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671906v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei&#8208;fei Gao" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Chen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202201666" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500426v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J Snaith" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.1c02459" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694654v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdipto Acharya" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095515" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538217v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Cuthriell" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03605" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792838v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienlo Flora Zerbo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Povey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12101363" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543294v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.014604" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829376v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200718" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726767v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01432" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784361v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Wang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7652" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773470v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby A Cuthriell" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobhana Panuganti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig C Laing" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Quintero" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Guzelturk" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202202709" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966732v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.165310" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633301v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Jiang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c00571" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164870v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MH01904F" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313224v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Gao" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalan Zhang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Fang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c03687" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430948v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Prezhdo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0066087" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086429v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baokun Song" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haonan Wang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshui Miao" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.0c00505" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252788v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007176" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111189v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez&#8208;cabanes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beljonne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202001832" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371581v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjue Zhong" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2021.100601" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125950v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangze Liu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoffbauer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Lewis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Neukirch" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41467-021-20954-6" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299948v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos C Stoumpos" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01952" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481423v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Tu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09142" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270812v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Hadar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01129" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431219v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bouder" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070104" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540856v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Mao" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijun Guo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Spanopoulos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui He" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01625" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041435v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercouri G Kanatzidis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya D Mohite" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00811-1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940997v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Kinigstein" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsinhan Tsai" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyi Nie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yager" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.0c00333" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507269v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso da Cunha Ferreira" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raymond" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0313-7" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937078v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Roma" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marronnier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.092402" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541574v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Ke" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03004" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924304v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyajyoti Ghosh" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA07205B" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032030v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Skibitzki" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04702" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509572v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c00101" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560742v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejae Lee" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Bour&#233;e" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.10.024502" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471818v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Fu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b13587" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478539v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Rybin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tisdale" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreetu Shrestha" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yoho" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04244" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913686v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aba6f6" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492646v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schmitt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bourelle" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Tye" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Soavi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Bond" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11809" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02764729v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03860" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402567v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong&#8208;hua Fang" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampson Adjokatse" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Tekelenburg" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Kamminga" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201907979" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015064v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Hou" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Swarnkar" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19740-7" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425110v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Binyamin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Remennik" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sawahreh" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04426" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472160v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Tretiak" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19457" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458510v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garc&#237;a-Benito" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Queloz" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Hofstetter" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Becker-Koch" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00946" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892821v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kahmann" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Nazarenko" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyan Shao" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Hordiichuk" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.0c01166" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266950v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chehade" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Diab" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01595" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019936v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kotyrba" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Yakunin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W&#246;rle" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Benin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00038" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187417v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b06398" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148938v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hoffman" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Che" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b02846" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952784v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Carignano" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11288" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130647v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna I Bodnarchuk" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Erni" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym V Kovalenko" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0364-x" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343044v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03427" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127050v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Hua Fang" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Loi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04189" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269401v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys M. Kennard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2019.07.024" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151543v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liujiang Zhou" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsinshan Tsai" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01077" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338097v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Devesa Canicoba" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Zagni" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mccuistian" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasun Fernando" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.9b00357" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960131v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Myae Myae Soe" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagabhushana" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Shivaramaiah" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811006115" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982514v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00417" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379723v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimu Wei" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengyang Guo" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Thieme" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caselli" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13136-y" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106354v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01511" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865697v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b07712" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803437v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04430-2" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685391v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02684-w" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724992v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Neukirch" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayton Vogel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kilin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.8b00166" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860094v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.085502" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714840v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Wu" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b00542" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660884v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas C Stoumpos" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201703879" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948488v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwnetim I Abate" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03343" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580077v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201700979" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874092v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b08691" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671794v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-017-1284-0" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774679v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0070-0" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908196v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.105406" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859530v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02078" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768144v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxia Tao" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800305" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674933v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201704217" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811274v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04659-x" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891660v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201800191" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760080v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aap8671" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741313v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancu" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00267" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686813v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Shen" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ripolles" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohong Zhang" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ding" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2018.01.006" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719873v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Assam" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b08202" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858261v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Fu" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05876-0" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727137v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00745D" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675806v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-017-1305-z" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628381v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b09096" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528877v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b00807" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528294v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sining Yun" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhou" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hagfeldt" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201702660" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01486985v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.02.004" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551094v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01015" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450074v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Hao Lin" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Blancon" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201602159" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572333v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b06143" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651139v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannatassen Appavoo" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Mohite" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.195308" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485456v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modreanu" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5128" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483034v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey L. Rogach" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00064" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01486953v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aal4211" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583508v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Andr&#233;s Carignano" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assa Aravindh" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman S Roqan" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08220" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395602v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Smith" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Smith" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC02848A" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495026v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aharon" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2017001" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615037v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa S. Ripolles" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Ogomi" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Nishinaka" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991993" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343129v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18306" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01403303v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA90200F" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405439v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe-Allard" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02261" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352439v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotong Wei" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme R Blake" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600534" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01316289v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11574" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395851v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceau" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366310v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Scholz" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01749" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384468v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sapori" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Robles" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05944" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291675v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213135" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01292186v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2214007" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321552v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01218" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291680v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213623" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291660v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Robles" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213618" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362483v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01709" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336285v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Saeed" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Roqan" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02917E" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242390v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Carignano" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR06386H" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242389v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07175E" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319586v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhao" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2016.56" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354947v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoula Jemli" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameline" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02947G" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362484v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Pereira da Silva" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail O Nestoklon" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Alonso" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.075445" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205437v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04409" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165777v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00905" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122468v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benchamekh" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raouafi" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Cheikh Larbi" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voisin" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.045118" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242391v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Hajlaoui" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106377611508018X" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417661v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2191953" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103517v2" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA06418F" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228608v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184512v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heming Huang" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Poole" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.021761" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238786v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20157823" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184511v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Raouafi" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ben Cheikh Larbi" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/35/355105" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122465v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Raissa" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdu-Aguye" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme R. Blake" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201404421" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XBVBG46-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236491v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erini Sarigiannidou" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936667" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138487v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00695" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166437v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201503.005793" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114385v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904939" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166477v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2014-0008" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076764v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Chamekh" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6122/CJP.52.1376" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004794v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503337a" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004650v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tea" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/649408" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920131v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-013-9823-9" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942561v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grillot" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Yi Lin" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Aldaya" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2013.2295473" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077154v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2013.0078" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076769v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lingnau" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy L&#252;dge" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2014.2335811" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018120v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gosset" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin You" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.016528" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920121v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308183" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076761v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03267E" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061361v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402428" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942566v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A. Gippius" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail O. Nestoklon" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.035307" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077152v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55006K" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979596v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864421" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079712v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lanty" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wei" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leymarie" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502086e" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941161v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861471" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091745v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Osi&#324;ski" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Even" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grillot" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903493" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918663v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798363" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286723v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Kovanis" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Bodylfet" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827659v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790883" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918659v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithesh Kuyyalil" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.022" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7898WDX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827688v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grillot" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Bodyfelt" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050606v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864423v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200498" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842763v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2012670" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864417v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Raouafi" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wei" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.129" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920126v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Cheikhlarbi" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/50/505106" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920110v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz401532q" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664196v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676666" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725676v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3694028" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827670v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader A. Naderi" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2013.2246776" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743125v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter Richters" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-543" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654301v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.10.139" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZJ75T7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725665v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2012.2205224" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753888v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Dupertuis" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205301" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726726v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205316" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725691v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samti" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouach" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaref" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sakri" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731783" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604845v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600643" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654272v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601857" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662689v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Prodhomme" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fontaine-Vive" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram van Der Geest" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaise" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3609869" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654296v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646911" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735321v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Akra" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelloux-Gervais" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4282" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493000v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong Zhou" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Piron" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhoussoudhana Dontabactouny" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20093066" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492421v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501878v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Veselinov" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Gioannini" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Montrosset" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2009.2013174" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492543v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3088862" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492273v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3097232" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491451v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/16/165505" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492285v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.085305" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491836v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3005194" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492312v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/681397" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502374v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-008-9197-6" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDWF1M9T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492357v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-008-9258-x" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492425v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2909536" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492292v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2787894" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493021v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tavernier" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.6903" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492297v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200642334" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491485v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caroff" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2199454" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491703v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celebi" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.035312" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491717v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manus Hayne" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671623" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLDBMV6D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491475v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joulaud" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.245315" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084886v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-006-0037-2" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504376v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Platz" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035342" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504390v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132527" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504387v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballestar" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2143115" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145858v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/20/5/023" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B9GPRTCK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504385v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2005.05.062" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T63XGJGL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504370v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2005.05.103" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49XRVM4T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504369v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1832750" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976127v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Even" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Platz" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyattou" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1638890" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145613v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lambert" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/17/2/102" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q9TVHQGR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981127v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Eljaafari" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Farre" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Duperrier" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vi&#233;" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247452v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longeville" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertault" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussa" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1997121" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422319v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Maguer&#232;" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Ouahab" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corian" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Garcia" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delhaes" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(95)00598-6" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCJW44HR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246878v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etrillard" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourdji" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993255" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559904v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altaf Pasha" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlin Zhou" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601431v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeli Xu" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601347v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercouri Kanatzidis" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601421v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Caruso" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219352v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219414v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219391v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219293v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zeli" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224005v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354609v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610474v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2026.248" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166016v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329306v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Kshisagar" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219381v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219365v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219411v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219254v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329321v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610480v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M Urban" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2026.321" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345163v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972699v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972708v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972695v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972686v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972711v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025424v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Tieriekhov" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.192" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024909v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.351" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505858v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R Lien-Medrano" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.144" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833018v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusfall.2024.164" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505864v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baker Shalak" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.084" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505838v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.359" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505844v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.055" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832997v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Kovalenko" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhu" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Feld" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cherniukh" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusfall.2024.223" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766867v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.emlem.2024.025" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054000v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym V. Kovalenko" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon G. Feld" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuri Yazdani" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan P.T. Nguyen" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.152" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505840v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.360" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972691v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lien-Medrano" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226925v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190524v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190475v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030745v2" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2655486" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243846v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191078v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131096v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449397v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190450v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227110v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227044v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Deschler" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227177v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Aradi" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327528v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.emlem.2023.008" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243834v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434480v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krishnamurthy Grandhi" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326531v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190465v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227095v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffl&#233;" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142718v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2023.248" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126245v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326517v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323330v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126285v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327516v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebaud" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.emlem.2023.013" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866530v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hehlen" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858014v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949767v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.sus-mhp.2022.002" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764449v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767123v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949749v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949778v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Bodnarchuk" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.emlem.2022.004" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588378v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562709v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949774v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.sus-mhp.2022.029" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948948v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949220v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949188v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790823v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790792v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764751v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Rain&#242;" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788870v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949063v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858076v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2022.049" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948056v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609687v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536990v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949021v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858234v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858108v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500082v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.070" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225118v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254098v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500320v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500075v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.196" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254267v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199972v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500125v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Yangui" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500089v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.250" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588366v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392254v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254173v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Ledee" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard-Tripp&#233;" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199933v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408282v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254120v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402743v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409493v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500085v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.065" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500064v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469859v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500052v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366844v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254131v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500306v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500095v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Bourges" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.216" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366819v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366800v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254150v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254228v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500333v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500116v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500055v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796793v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS52836.2021.9604140" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200224v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146533v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03030584v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom J Savenije" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02954072v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049146v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879649v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03030887v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114787v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer-Richard" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02305167v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168277v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168213v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168370v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Delport" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmes Milesi Brault" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354858v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398025v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Hader" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041105v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354878v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398495v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398035v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168287v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyie Nie" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269395v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354873v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354880v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269450v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269405v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schleife" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171474v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168310v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398033v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398504v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354877v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168342v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168292v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared J Crochet" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965498v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933503v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933568v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933599v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875157v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723244v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.065" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723291v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lia Devesa Canicoba" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.089" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933499v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148326v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941375v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulickel M Ajayan" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968771v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01909056v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.193" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924117v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723197v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723330v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.007" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723350v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.053" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948635v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.060" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948877v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933563v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933498v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933605v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang He" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey L Rogach" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933624v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933622v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146464v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Crooker" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721999v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.055" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148310v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01909032v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.166" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952815v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547769" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933629v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01909027v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948879v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948875v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723255v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.036" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01908983v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.218" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969296v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nusod.2018.8570250" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723272v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.096" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948878v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Steir" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933558v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868017v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419445v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723310v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.046" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933644v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933567v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhsud Saidaminov" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raymond" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523646v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533009v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522290v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660182v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621126v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549050v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660151v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660144v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660157v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660176v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574953v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575978v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575919v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500540v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660149v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563082v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533012v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660206v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew y Sfeir" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660181v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01527302v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Seo" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Zakeeruddin" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670419v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533010v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533007v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507450v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522289v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556321v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533008v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660145v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660147v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575972v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575917v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495444v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575916v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668284v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555272v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574959v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etgar" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660208v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Kiningstein" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865096v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718108v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146180v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496924v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Silva" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420575v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416169v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397849v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397855v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397608v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416122v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397836v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhao" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397853v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496667v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397681v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397831v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397670v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397851v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337984v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397672v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397653v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lalam" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397665v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397763v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Neukirch" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397844v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Verduzco" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397663v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397754v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397746v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397600v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397875v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397878v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416180v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01420429v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397750v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01341705v2" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146493v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416160v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jemli" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alonso" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162193v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203373v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497194v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403378v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l K&#233;p&#233;n&#233;kian" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162163v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497190v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203371v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403374v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162200v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lanty" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdelbaki" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288444v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schires" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Osinski" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162181v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schires" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.JTh2A.9" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162197v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203374v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijian Wang" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403375v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rale" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403385v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403376v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162159v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162135v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403380v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162196v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203375v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403372v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147506v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tremblay" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147481v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497228v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403381v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497220v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162198v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203372v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403384v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122466v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162191v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162188v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079844" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403386v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137337v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162148v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114998v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro R. Go&#241;i" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Nestoklon" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115312v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018512v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114912v1" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162137v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Sch&#246;ll" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTu4A.119" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004488v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052375" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162153v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018501v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115024v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018498v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037758" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077185v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2014.6995343" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077164v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083066v1" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018516v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077167v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412154v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Schoell" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Luedge" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286890v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E. Chaibi" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lingau" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaty L&#252;dge" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077160v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2048996" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018518v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114877v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nestoklon" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880555" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077169v1" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162136v1" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951949v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-014-9909-z" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018508v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018514v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017927v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018504v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Poole" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018499v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037745" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077173v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018510v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018506v1" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115004v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162131v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huyberechts" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Servet" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2014328" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018208v1" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918669v1" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918734v1" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira da Silva" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805344v1" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805323v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.130" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918791v1" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827713v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018086v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carras" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411988v1" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918730v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918754v1" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018070v1" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827695v1" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800695" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018052v1" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018074v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018210v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918790v1" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918752v1" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918745v1" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918743v1" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411987v1" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918787v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918729v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827732v1" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827703v1" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002007" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788308v1" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.132" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8SCQ8L7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018089v1" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Voisin" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918742v1" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918657v1" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.134" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNWD9RTK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162170v1" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726876v1" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848486" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726874v1" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874163v1" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018090v1" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942562v1" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018061v1" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001929" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162134v1" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788434v1" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726971v1" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726699v1" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Chamekh" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ithurria" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805214v1" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805225v1" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2012.6358481" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788485v1" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#226;le" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726776v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788544v1" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788526v1" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726861v1" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-643" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726772v1" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805227v1" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726878v1" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726855v1" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730505v1" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726850v1" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726868v1" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788493v1" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726988v1" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805238v1" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805233v1" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726885v1" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726871v1" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805218v1" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788478v1" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726602v1" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654337v1" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910279" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725707v1" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/367/1/012005" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654317v1" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654313v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654315v1" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663939v1" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654330v1" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Elias" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654285v1" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663415v1" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485660v1" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.848398" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504484v1" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504506v1" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662947v1" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516696v1" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.862574" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492346v1" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.863580" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641220v1" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491771v1" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491426v1" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881722" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS8WPFKL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492826v1" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881729" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-573Q8XKF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536754v1" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487204v1" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Nakkar" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702968" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491442v1" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/107/1/012009" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491776v1" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Alsahwa" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494175v1" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489409v1" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492842v1" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4703027" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486678v1" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491786v1" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491778v1" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486894v1" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ramdane" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.734329" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491834v1" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -Y. Prodhomme" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491472v1" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2835997" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491468v1" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730228" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491794v1" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djondang" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496872v1" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491814v1" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491466v1" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730177" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491810v1" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alghoraibi" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491830v1" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491870v1" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491853v1" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730122" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491724v1" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135090" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JRHDQ2LM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491806v1" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491737v1" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200564132" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CNL70JDM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504470v1" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491839v1" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673215" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TH32K73-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491729v1" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671622" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11CRFSLQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491848v1" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491858v1" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491480v1" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135031" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491873v1" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673214" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QNVKSCG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504441v1" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504413v1" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504462v1" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504452v1" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504411v1" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504383v1" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1994342" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504395v1" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504407v1" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504404v1" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504401v1" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151117v1" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)02473-9" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CG5DJN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727159v1" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lemoine" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151203v1" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148534v1" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151208v1" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148526v1" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983023v1" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527800766.ch1_02" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485462v1" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kawai" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Yamashita" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402662v1" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Cheng" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352437v1" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782624066-00202" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>