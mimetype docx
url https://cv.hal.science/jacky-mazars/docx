--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -482,286 +482,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified modeling strategy for the thermo-mechanical analysis of massive reinforced concrete structures at early age</w:t>
+                <w:t xml:space="preserve">Damage of concrete under severe loadings: from models to structural applications (invited lecture)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-C 2018 : Computational modelling of concrete and concrete structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">XXI National Mexican Conference on Structural Engineering, "From Model to Structure, and conversely",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Campeche, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841056v1</w:t>
+                <w:t xml:space="preserve">hal-02061068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage of concrete under severe loadings: from models to structural applications (invited lecture)</w:t>
+                <w:t xml:space="preserve">Reinforced concrete structures at early age: experiment on massive structures and simplified modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI National Mexican Conference on Structural Engineering, "From Model to Structure, and conversely",</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Campeche, Mexico</w:t>
+              <w:t xml:space="preserve">Technological Innovations in Nuclear Civil Engineering, TINCE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061068v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforced concrete structures at early age: experiment on massive structures and simplified modelling</w:t>
+                <w:t xml:space="preserve">Simplified modeling strategy for the thermo-mechanical analysis of massive reinforced concrete structures at early age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Innovations in Nuclear Civil Engineering, TINCE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">EURO-C 2018 : Computational modelling of concrete and concrete structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056583v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multifiber beam model for the thermo-mechanical analysis of RC structures: simulation of the ConCrack benchmark RG8 test</w:t>
               </w:r>
@@ -773,51 +773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -836,204 +836,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior and assessment of massive structures : an overview of the French research programs CEOS.fr and VeRCoRs</w:t>
+                <w:t xml:space="preserve">Simplified method strategies based on damage mechanics for concrete under dynamic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Masson</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture Mechanics of Concrete and Concrete Structures - FraMCoS-9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">22nd DYMAT Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056644v1</w:t>
+                <w:t xml:space="preserve">hal-01841038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified method strategies based on damage mechanics for concrete under dynamic loadings</w:t>
+                <w:t xml:space="preserve">Behavior and assessment of massive structures : an overview of the French research programs CEOS.fr and VeRCoRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grange</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd DYMAT Technical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Fracture Mechanics of Concrete and Concrete Structures - FraMCoS-9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841038v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smeared damage model and crack localization for RC multi-fiber beam descriptions</w:t>
               </w:r>
@@ -1855,463 +1855,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic vulnerability reduction: numerical modeling of frp reinforcement using multifiber beams elements</w:t>
+                <w:t xml:space="preserve">Stress state influence on nonlocal interactions in damage modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Desprez</w:t>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saber El Arem</w:t>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGS'10, Euro Mediterranean Symposium On Advances in Geomaterial and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Djerba, Tunisia. pp.459-464</w:t>
+              <w:t xml:space="preserve">EURO-C 2010, Computational Modelling of Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Rohrmoos/Schladming, Austria. pp.145-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008876v1</w:t>
+                <w:t xml:space="preserve">hal-01008966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic vulnerability reduction of existing building: modelling the CFRP reinforcement in RC structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ISS modelling and its contribution to the seismic response of RC structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop in honour of Michel Geradin, Conférence Invitée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, JRC Ispra, Italy</w:t>
+              <w:t xml:space="preserve">AGS'10, Euro Mediterranean Symposium On Advances in Geomaterial and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008875v1</w:t>
+                <w:t xml:space="preserve">hal-01008369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress state influence on nonlocal interactions in damage modelling</w:t>
+                <w:t xml:space="preserve">Seismic vulnerability reduction: numerical modeling of frp reinforcement using multifiber beams elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Giry</w:t>
+                <w:t xml:space="preserve">Cédric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+                <w:t xml:space="preserve">Saber El Arem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-C 2010, Computational Modelling of Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Rohrmoos/Schladming, Austria. pp.145-152</w:t>
+              <w:t xml:space="preserve">AGS'10, Euro Mediterranean Symposium On Advances in Geomaterial and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Djerba, Tunisia. pp.459-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008966v1</w:t>
+                <w:t xml:space="preserve">hal-01008876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISS modelling and its contribution to the seismic response of RC structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grange</w:t>
+                <w:t xml:space="preserve">Seismic vulnerability reduction of existing building: modelling the CFRP reinforcement in RC structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGS'10, Euro Mediterranean Symposium On Advances in Geomaterial and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">Workshop in honour of Michel Geradin, Conférence Invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, JRC Ispra, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008369v1</w:t>
+                <w:t xml:space="preserve">hal-01008875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle cyclique de béton confiné par TFC pour poteaux circulaires en béton armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2418,51 +2418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bottoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2634,51 +2634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic vulnerability analysis of an existing reinforced concrete building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber El Arem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2729,51 +2729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrofitting reinforced concrete structures with FRP: Numerical simulations using multifiber beam elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2854,64 +2854,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic vulnerability reduction: numerical modeling of FRP reinforcement using multifiber beams elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber El Arem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3001,51 +3001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures, IASS-IACM 2008: "Spanning Nano to Mega"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Cornell University, Ithaca, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3083,51 +3083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best Prediction of the benchmark SMART 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3290,51 +3290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Modeling Strategies for non linear dynamic calculations of the benchmark SMART2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3392,217 +3392,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle simplifié 3D de l'interaction sol structure: application au génie parasismique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grange</w:t>
+                <w:t xml:space="preserve">3D modelling of the seismic performance of lightly reinforced structural walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuân Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Mazars</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque National AFPS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Chatenay-Malabry, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Modern Design, Construction and Maintenance of Structures (MDCMS 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Hanoi, Vietnam. pp.417-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008449v1</w:t>
+                <w:t xml:space="preserve">hal-01007718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling of the seismic performance of lightly reinforced structural walls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuân Huy Nguyen</w:t>
+                <w:t xml:space="preserve">Modèle simplifié 3D de l'interaction sol structure : application au génie parasismique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Mazars</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Modern Design, Construction and Maintenance of Structures (MDCMS 1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Hanoi, Vietnam. pp.417-424</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007718v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Macro Element for Soil Structure Interaction</w:t>
               </w:r>
@@ -3677,934 +3677,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle simplifié 3D de l'interaction sol structure : application au génie parasismique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplified computational strategies for dynamic shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">COMPDYN2007 Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS Thematic Conference on Computational Methods, Jun 2007, Rethymno, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350236v1</w:t>
+                <w:t xml:space="preserve">hal-01008891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified computational strategies for dynamic shear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation 3D de structures à murs contreventés: programme européen ECOLEADER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grange</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Reynouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPDYN2007 Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS Thematic Conference on Computational Methods, Jun 2007, Rethymno, Crete, Greece</w:t>
+              <w:t xml:space="preserve">7ème Colloque National AFPS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Châtenay Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008891v1</w:t>
+                <w:t xml:space="preserve">hal-01008459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3D de structures à murs contreventés: programme européen ECOLEADER</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Ile</w:t>
+                <w:t xml:space="preserve">Modèle simplifié 3D de l'interaction sol structure: application au génie parasismique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Reynouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque National AFPS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Châtenay Malabry, France</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Chatenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008459v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some aspects of local and global behaviour of RC structures submitted to earthquake - Experiments and modelling</w:t>
+                <w:t xml:space="preserve">Impact on a RC rock-shed slab: FEM modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuân-Huy Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+                <w:t xml:space="preserve">Philippe Berthet Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolae Ile</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Reynouard</w:t>
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-C 2006 Computational Modelling of Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Mayrhofen, Tyrol, Austria. pp.757-766</w:t>
+              <w:t xml:space="preserve">Euro-C 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mayrhofen in Zillertal, Austria. pp.689-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008928v1</w:t>
+                <w:t xml:space="preserve">hal-02004496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on a RC rock-shed slab: FEM modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berthet Rambaud</w:t>
+                <w:t xml:space="preserve">Seven-story building-slice earthquake blind prediction contest: a simplified modeling using multifiber Timoshenko beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-C 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mayrhofen in Zillertal, Austria. pp.689-698</w:t>
+              <w:t xml:space="preserve">Workshop and Seminar on Analytical Modeling of Reinforced Concrete Walls for Earthquake Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004496v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven-story building-slice earthquake blind prediction contest: a simplified modeling using multifiber Timoshenko beams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mazars</w:t>
+                <w:t xml:space="preserve">Nonlinear torsion and warping for multifibre beam elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop and Seminar on Analytical Modeling of Reinforced Concrete Walls for Earthquake Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, San Diego, United States</w:t>
+              <w:t xml:space="preserve">a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008884v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear torsion and warping for multifibre beam elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some aspects of local and global behaviour of RC structures submitted to earthquake - Experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuân-Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">Nicolae Ile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Casaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Mazars</w:t>
+                <w:t xml:space="preserve">Jean-Marie Reynouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">a</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.99-108</w:t>
+              <w:t xml:space="preserve">EURO-C 2006 Computational Modelling of Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Mayrhofen, Tyrol, Austria. pp.757-766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123208v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified modelling accounting for shear and torsion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mazars</w:t>
+                <w:t xml:space="preserve">Soil-Structure interaction under seismic loading : a simplified approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPEAR (Seismic Performance Assessment and Rehabilitation of Existing Buildings) International Workshop, an event to honour the memory of Prof. Jean Donea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JRC Ispra, Apr 2005, Ispra, Italy. pp.51-64</w:t>
+              <w:t xml:space="preserve">ALERT Workshop, Aussois, Org. ALERT-Geomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALERT-Geomaterials, Oct 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300380v1</w:t>
+                <w:t xml:space="preserve">hal-01008919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-Structure interaction under seismic loading : a simplified approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Mazars</w:t>
+                <w:t xml:space="preserve">Simplified modelling accounting for shear and torsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALERT Workshop, Aussois, Org. ALERT-Geomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ALERT-Geomaterials, Oct 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">SPEAR (Seismic Performance Assessment and Rehabilitation of Existing Buildings) International Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JRC Ispra, Apr 2005, Ispra, Italy. pp.51-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008919v1</w:t>
+                <w:t xml:space="preserve">hal-01300380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts on concrete structures: From the local analysis to the structural behavior</w:t>
               </w:r>
@@ -4685,51 +4685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse prévisionnelle du comportement sismique d'une structure en béton à murs contreventées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,51 +4888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de structures en béton armé avec des éléments poutres multifibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuân-Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5072,152 +5072,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of concrete structures under seismic loadings, modelling aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de structures en béton armé avec l'élément poutre multifibre du code Aster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ALERT-Geomaterials Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ALERT-Geomaterials, Oct 2004, Aussois, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées des thèses du laboratoire 3S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire 3S, May 2004, Autrans, France. pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009107v1</w:t>
+                <w:t xml:space="preserve">hal-01008467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced 3D multifibre beam element accounting for shear and torsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Casaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5262,122 +5275,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de structures en béton armé avec l'élément poutre multifibre du code Aster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. H. Nguyen</w:t>
+                <w:t xml:space="preserve">Vulnerability of concrete structures under seismic loadings, modelling aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées des thèses du laboratoire 3S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire 3S, May 2004, Autrans, France. pp.31-34</w:t>
+              <w:t xml:space="preserve">16th ALERT-Geomaterials Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALERT-Geomaterials, Oct 2004, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008467v1</w:t>
+                <w:t xml:space="preserve">hal-01009107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using damage mechanics to model a four story RC framed structure submitted to earthquake loading</w:t>
               </w:r>
@@ -5465,268 +5465,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poutre 3D multifibre Timoshenko pour la modélisation des structures en béton armé soumises à des chargements sévères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling for earthquake engineering: the case of lightly RC structural walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème Colloque National Génie Parasismique, Aspects dynamiques et vibratoires en génie civil, AFPS'03</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, Computational modelling of Concrete structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, St. Johann im Pongau, Austria. pp.869-880, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008667v1</w:t>
+                <w:t xml:space="preserve">hal-01008550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling for earthquake engineering: the case of lightly RC structural walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poutre 3D multifibre Timoshenko pour la modélisation des structures en béton armé soumises à des chargements sévères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Computational modelling of Concrete structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VIème Colloque National Génie Parasismique, Aspects dynamiques et vibratoires en génie civil, AFPS'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMS Ecole polytechnique, Jul 2003, Paris, France. pp.59-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.363⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01008550v1</w:t>
+                <w:t xml:space="preserve">hal-01008667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic behaviour of reinforced concrete structural walls. Applications in Eurocode 8</w:t>
               </w:r>
@@ -5872,64 +5872,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Casaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6056,217 +6056,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The equivalent reinforced concrete model for simulating the behavior of shear walls under dynamic loading</w:t>
+                <w:t xml:space="preserve">A 2D-3D simplified modelling strategy to simulate the non linear behaviour of U-shaped walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Cachan, France. pp.969-974</w:t>
+              <w:t xml:space="preserve">, 2001, Cachan, France. pp.963-968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009018v1</w:t>
+                <w:t xml:space="preserve">hal-01007720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D-3D simplified modelling strategy to simulate the non linear behaviour of U-shaped walls</w:t>
+                <w:t xml:space="preserve">The equivalent reinforced concrete model for simulating the behavior of shear walls under dynamic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Cachan, France. pp.963-968</w:t>
+              <w:t xml:space="preserve">, 2001, Cachan, France. pp.969-974</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007720v1</w:t>
+                <w:t xml:space="preserve">hal-01009018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Damage Models for Fracture of Concrete</w:t>
               </w:r>
@@ -6658,51 +6658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuous damage and fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, ENS Cachan, France. pp.329-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6727,103 +6727,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic behaviour of reinforced concrete structural walls with various reinforcements and boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crémer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Reynouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Mitigation of seismic risk. Support to recently affected European countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Hotel Villa Carlotta, Belgirate (VB), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6842,217 +6842,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement sismique des voiles porteurs avec différents pourcentages de ferraillage et conditions limites</w:t>
+                <w:t xml:space="preserve">Stratégie de modélisation de type poutre pour une large variété de problèmes sismiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cremer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+                <w:t xml:space="preserve">S. Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Colloque National Génie Parasismique et réponse dynamique des ouvrages AFPS'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Cachan, France. pp.612-620</w:t>
+              <w:t xml:space="preserve">, 1999, Cachan, France. pp.525-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007876v1</w:t>
+                <w:t xml:space="preserve">hal-01008960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de modélisation de type poutre pour une large variété de problèmes sismiques</w:t>
+                <w:t xml:space="preserve">Analyse du comportement sismique des voiles porteurs avec différents pourcentages de ferraillage et conditions limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Colloque National Génie Parasismique et réponse dynamique des ouvrages AFPS'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Cachan, France. pp.525-533</w:t>
+              <w:t xml:space="preserve">, 1999, Cachan, France. pp.612-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008960v1</w:t>
+                <w:t xml:space="preserve">hal-01007876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de béton armé équivalent pour l'analyse du comportement des voiles de très faible élancement. Programme SAFE</w:t>
               </w:r>
@@ -7217,51 +7217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Modelling of Early Age Cracking Risks and Serviceability of Concrete Structures, 8 (3), pp.448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7423,222 +7423,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02384237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified strategies based on damage mechanics for concrete under dynamic loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage mechanics applied to performance-based design of reinforced concrete columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Ignacio Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paultre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2016.0170⟩</w:t>
+              <w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eqe.2912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753961v1</w:t>
+                <w:t xml:space="preserve">hal-02053143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage mechanics applied to performance-based design of reinforced concrete columns</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplified strategies based on damage mechanics for concrete under dynamic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 375 (2085), </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eqe.2912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2016.0170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053143v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Strategy for Forecasting the Leakage Rate of Inner Containments in Double-Wall Nuclear Reactor Buildings</w:t>
               </w:r>
@@ -7845,51 +7845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic vulnerability assessment of a RC structure before and after FRP retrofitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8222,51 +8222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage model for FRP-confined concrete columns under cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8365,51 +8365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (sup1), pp.223 - 246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8443,64 +8443,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress-based nonlocal damage model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8573,51 +8573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotaire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber El Arem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8775,235 +8775,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macro-element to simulate 3D soil-structure interaction considering plasticity and uplift</w:t>
+                <w:t xml:space="preserve">A macro-element to simulate dynamic soil-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mazars</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 46 (20), pp.3651-3663. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (12), pp.3034-3046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004842v1</w:t>
+                <w:t xml:space="preserve">hal-01004843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macro-element to simulate dynamic soil-structure interaction</w:t>
+                <w:t xml:space="preserve">A macro-element to simulate 3D soil-structure interaction considering plasticity and uplift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Mazars</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31 (12), pp.3034-3046. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (20), pp.3651-3663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004843v1</w:t>
+                <w:t xml:space="preserve">hal-01004842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the seismic behaviour of a 7-story building: NEES benchmark</w:t>
               </w:r>
@@ -9099,705 +9099,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic performance of a full scale reinforced high-performance-concrete building: part II – Analytical study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Paultre</w:t>
+                <w:t xml:space="preserve">A macro-element for a circular foundation to simulate 3D soil-structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (10), pp.1205-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/l08-019⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053241v1</w:t>
+                <w:t xml:space="preserve">hal-00368924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macro-element for a circular foundation to simulate 3D soil-structure interaction</w:t>
+                <w:t xml:space="preserve">Modèle simplifié 3D de l’interaction sol-structure : application au génie parasismique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.21-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368924v1</w:t>
+                <w:t xml:space="preserve">hal-01080872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle simplifié 3D de l’interaction sol-structure : application au génie parasismique</w:t>
+                <w:t xml:space="preserve">A macro-element for a shallow foundation to simulate Soil-Structure Interaction considering uplift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mazars</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 336 (11 12), pp.856-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080872v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macro-element for a shallow foundation to simulate Soil-Structure Interaction considering uplift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grange</w:t>
+                <w:t xml:space="preserve">Shaking table tests of lightly RC walls: Numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Ile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Mazars</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Reynouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 336 (11 12), pp.856-862. </w:t>
+              <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (6), pp.849-878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13632460801890430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004841v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaking table tests of lightly RC walls: Numerical simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting the drag coefficient of a granular flow using the discrete element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Huy Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+                <w:t xml:space="preserve">Lionel Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Daudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Victor Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Reynouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13632460801890430⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/06/p06012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007283v1</w:t>
+                <w:t xml:space="preserve">hal-02053230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the drag coefficient of a granular flow using the discrete element method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Victor Donze</w:t>
+                <w:t xml:space="preserve">Seismic performance of a full scale reinforced high-performance-concrete building: part II – Analytical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paultre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+              <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/06/p06012⟩</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/l08-019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02053230v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance sismique des structures à murs banchés</w:t>
               </w:r>
@@ -9809,51 +9809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Coin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Ile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9911,248 +9911,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multifiber beams to account for shear and torsion. Applications to concrete structural elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation simplifiée 3D du comportement dynamique de structures en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Casaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2005.05.053⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (3), pp.361-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17747120.2006.9692833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079701v1</w:t>
+                <w:t xml:space="preserve">hal-01007076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation simplifiée 3D du comportement dynamique de structures en béton armé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using multifiber beams to account for shear and torsion. Applications to concrete structural elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Casaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 10 (3), pp.361-374. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 195 (52), pp.7264-7281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17747120.2006.9692833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2005.05.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007076v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using damage mechanics to simulate the behavior of various reinforced concrete walls submitted to earthquake loading</w:t>
               </w:r>
@@ -10242,51 +10242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified modelling strategy for R/C walls satisfying PS92 and EC8 design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10522,959 +10522,959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement sismique des murs en béton faiblement armé: Apports de la recherche française</w:t>
+                <w:t xml:space="preserve">Numerical modelling for earthquake engineering: the case of lightly RC structural walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Casaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfgc.8.69-79⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (7-8), pp.857-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053258v1</w:t>
+                <w:t xml:space="preserve">hal-01007124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling for earthquake engineering: the case of lightly RC structural walls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+                <w:t xml:space="preserve">Fonctionnement sismique des murs en béton faiblement armé: Apports de la recherche française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.363⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfgc.8.69-79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007124v1</w:t>
+                <w:t xml:space="preserve">hal-02053258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a reinforced concrete roof slab by falling rocks: experiments and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthet Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Perrotin</w:t>
+                <w:t xml:space="preserve">Yehya Timsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yehya Timsah</w:t>
+                <w:t xml:space="preserve">Michel Mommessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2, pp.45-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poutre multifibre Timoshenko pour la modélisation de structures en béton armé: Théorie et applications numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8 (2-3), pp.329-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12795119.2004.9692609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient approaches to finite element analysis in earthquake engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 81 (12), pp.1223-1239. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-7949(03)00038-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0045-7949(03)00038-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Equivalent Reinforced Concrete model for simulating the behavior of shear walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 70 (7-8), pp.1085-1097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0013-7944(02)00167-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error Indicator to Assess the Quality of Finite Element Frame Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 128 (1), pp.129-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9445(2002)128:1(129)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new modeling Strategy for the behavior of shear walls under dynamic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eqe.131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eqe.131⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Dissipation Regarding Transient Response of Concrete Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11489,51 +11489,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11543,78 +11543,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete proporties, safety and sustainability of nuclear power plant infrastructures: new tools and themes for future research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11633,514 +11633,514 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T.C. Hsu, C.L. Wu, J.L. Lin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrastructures Systems for Nuclear Energy,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.103-131, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEOS.fr National Project : behaviour and assessment of special structures in relation with shrinkage and creep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Française de Génie Civil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The French Technology of Concrete,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEB-Fib, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The seismic behaviour of reinforced concrete structural walls: Experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuân-Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Ile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Reynouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 1755 Lisbon Earthquake: Revisited</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.363-376, 2009, 978-1-4020-8609-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-8609-0_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local second gradient models and damage mechanics: 1D post-localisation studies in concrete specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bifurcations, Instabilities, Degradation in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.127-142, 2007, 978-3-540-49342-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-49342-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridges between Damage and Fracture Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Materials behaviour models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic press, pp.542-548, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-012443341-0/50060-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Models for Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12150,195 +12150,195 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Lemaitre </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Materials Behavior Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Elsevier, pp.500-512, 2001, Failures of materials, 978-0-12-443341-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-012443341-0/50056-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du groupe de travail AFPS/CASSBA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gerbaut</w:t>
+                <w:t xml:space="preserve">D. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Costes</w:t>
+                <w:t xml:space="preserve">F. Gantenbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gantenbein</w:t>
+                <w:t xml:space="preserve">P. Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Technique no. 13, AFPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPS, pp.1-45, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12348,51 +12348,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive validation of the SSI macro element using experimental and numerical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12418,73 +12418,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Deliverable D8-2, 3S-R. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancement of simplified modelling strategies for 3D phenomena and/or boundaries conditions for base-isolated buildings or specific soil-structure interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12510,183 +12510,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Deliverable 67, 3S-R. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sur le fonctionnement sismique de structures à murs à cellules contreventées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Ile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Reynouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Contrat N° 04 MGC 5 07, Org. Rapport final (Novembre) - Contrat DRAST/ Mission Génie Civil, 2005, 3S-R. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId276"/>
+      <w:footerReference w:type="default" r:id="rId275"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12833,51 +12833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet-Rambaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roenelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056579v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paultre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber El Arem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008875v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008369v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouquand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontiroli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paultre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008893v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pegon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008449v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n Huy Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ile" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Reynouard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008928v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Huy Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Ile" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Reynouard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet Rambaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008919v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donz&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chambon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colombo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abbasi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.363" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQLV9GTC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kante" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isakovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580951v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Borst" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;mer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghavamian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalbera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735472v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8030448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02384237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaudat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0170" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ignacio Cardona" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2912" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Asali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.408Scientificpaper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0439-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-014-9621-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753967v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2015.16.5.683" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02073017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.921374" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.159" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006716v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.09.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9695309" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545303v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.08.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177086v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotaire Michel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.948" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053166v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Pontiroli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouquand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693259" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004842v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.06.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004843v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.08.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007147v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9462-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-009NDS4Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053241v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mousseau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/l08-019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368924v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.664" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MG2JJN6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080872v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.10.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007283v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huy Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460801890430" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053230v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Favier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Victor Donze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/06/p06012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W2RRLHQ1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bisch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/regc.11.311-353" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.05.053" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007076v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692833" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007415v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMBM.2005.16.1-2.75" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004945v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2005.03.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007290v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460509350543" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053253v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legeron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9445(2005)131:6(946)" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053258v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfgc.8.69-79" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007124v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Colombo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003245v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrotin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Timsah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mommessin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mougin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007189v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692609" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053271v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00038-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3XDMZ0P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7944(02)00167-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006805v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9445(2002)128:1(129)" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053290v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.131" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T38SX3Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053310v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965861v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965862v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coste" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007553v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8609-0_23" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007531v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49342-6_6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007480v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012443341-0/50060-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572309v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012443341-0/50056-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112299v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gantenbein" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labb&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebelle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138210v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102513v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121989v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet-Rambaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roenelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056579v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paultre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber El Arem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouquand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontiroli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paultre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008893v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pegon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n Huy Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350236v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008891v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008459v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ile" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Reynouard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet Rambaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Huy Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Ile" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Reynouard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300380v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donz&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chambon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colombo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009107v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abbasi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.363" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQLV9GTC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kante" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isakovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580951v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Borst" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;mer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008960v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghavamian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalbera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735472v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8030448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02384237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaudat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ignacio Cardona" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2912" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0170" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Asali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.408Scientificpaper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0439-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-014-9621-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753967v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2015.16.5.683" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02073017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.921374" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.159" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006716v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.09.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9695309" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545303v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.08.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177086v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotaire Michel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.948" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053166v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Pontiroli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouquand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693259" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004843v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.08.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004842v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.06.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007147v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9462-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-009NDS4Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368924v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.664" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MG2JJN6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080872v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.10.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007283v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huy Nguyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460801890430" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Favier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Victor Donze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/06/p06012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W2RRLHQ1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053241v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mousseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/l08-019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bisch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/regc.11.311-353" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007076v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692833" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079701v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.05.053" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007415v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMBM.2005.16.1-2.75" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004945v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2005.03.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007290v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460509350543" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053253v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legeron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9445(2005)131:6(946)" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007124v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Colombo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053258v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfgc.8.69-79" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003245v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrotin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Timsah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mommessin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mougin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692609" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053271v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00038-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3XDMZ0P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053279v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7944(02)00167-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006805v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9445(2002)128:1(129)" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053290v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.131" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T38SX3Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053310v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965861v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capra" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965862v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coste" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007553v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8609-0_23" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007531v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49342-6_6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007480v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012443341-0/50060-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572309v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012443341-0/50056-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112299v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaut" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gantenbein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labb&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138210v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121989v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>