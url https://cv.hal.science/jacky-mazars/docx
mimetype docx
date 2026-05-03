--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2261,273 +2261,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle cyclique de béton confiné par TFC pour poteaux circulaires en béton armé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Desprez</w:t>
+                <w:t xml:space="preserve">Endommagement et fissuration du béton armé : passage continu – discret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXème congrès français de Mécanique (CFM’09)</w:t>
+              <w:t xml:space="preserve">CFM'09, XIXème congrès français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086180v1</w:t>
+                <w:t xml:space="preserve">hal-00364373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement et fissuration du béton armé : passage continu – discret</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Giry</w:t>
+                <w:t xml:space="preserve">Modèle cyclique de béton confiné par TFC pour poteaux circulaires en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paultre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Bottoni</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM'09, XIXème congrès français de Mécanique</w:t>
+              <w:t xml:space="preserve">XIXème congrès français de Mécanique (CFM’09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364373v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage tools to model severe loading effects on reinforced concrete structures</w:t>
               </w:r>
@@ -2956,260 +2956,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Modeling Strategies for non linear dynamic calculations of RC structural walls including Soil-Structure Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Best Prediction of the benchmark SMART 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pegon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures, IASS-IACM 2008: "Spanning Nano to Mega"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Cornell University, Ithaca, NY, United States</w:t>
+              <w:t xml:space="preserve">SMART 2008 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, CEA Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008893v1</w:t>
+                <w:t xml:space="preserve">hal-01007941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Prediction of the benchmark SMART 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Zhao</w:t>
+                <w:t xml:space="preserve">Simplified Modeling Strategies for non linear dynamic calculations of RC structural walls including Soil-Structure Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMART 2008 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, CEA Saclay, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures, IASS-IACM 2008: "Spanning Nano to Mega"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Cornell University, Ithaca, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007941v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D macro-element for Soil-Structure Interaction</w:t>
               </w:r>
@@ -3303,51 +3303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Modeling Strategies for non linear dynamic calculations of the benchmark SMART2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5072,312 +5072,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de structures en béton armé avec l'élément poutre multifibre du code Aster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. H. Nguyen</w:t>
+                <w:t xml:space="preserve">Vulnerability of concrete structures under seismic loadings, modelling aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées des thèses du laboratoire 3S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire 3S, May 2004, Autrans, France. pp.31-34</w:t>
+              <w:t xml:space="preserve">16th ALERT-Geomaterials Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALERT-Geomaterials, Oct 2004, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008467v1</w:t>
+                <w:t xml:space="preserve">hal-01009107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced 3D multifibre beam element accounting for shear and torsion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">Modélisation de structures en béton armé avec l'élément poutre multifibre du code Aster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vail Colorado, United States</w:t>
+              <w:t xml:space="preserve">9èmes Journées des thèses du laboratoire 3S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire 3S, May 2004, Autrans, France. pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008135v1</w:t>
+                <w:t xml:space="preserve">hal-01008467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of concrete structures under seismic loadings, modelling aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced 3D multifibre beam element accounting for shear and torsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ALERT-Geomaterials Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ALERT-Geomaterials, Oct 2004, Aussois, France</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vail Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009107v1</w:t>
+                <w:t xml:space="preserve">hal-01008135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using damage mechanics to model a four story RC framed structure submitted to earthquake loading</w:t>
               </w:r>
@@ -5465,268 +5465,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling for earthquake engineering: the case of lightly RC structural walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poutre 3D multifibre Timoshenko pour la modélisation des structures en béton armé soumises à des chargements sévères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Computational modelling of Concrete structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VIème Colloque National Génie Parasismique, Aspects dynamiques et vibratoires en génie civil, AFPS'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMS Ecole polytechnique, Jul 2003, Paris, France. pp.59-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008550v1</w:t>
+                <w:t xml:space="preserve">hal-01008667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poutre 3D multifibre Timoshenko pour la modélisation des structures en béton armé soumises à des chargements sévères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling for earthquake engineering: the case of lightly RC structural walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème Colloque National Génie Parasismique, Aspects dynamiques et vibratoires en génie civil, AFPS'03</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, Computational modelling of Concrete structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, St. Johann im Pongau, Austria. pp.869-880, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008667v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic behaviour of reinforced concrete structural walls. Applications in Eurocode 8</w:t>
               </w:r>
@@ -6056,217 +6056,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D-3D simplified modelling strategy to simulate the non linear behaviour of U-shaped walls</w:t>
+                <w:t xml:space="preserve">The equivalent reinforced concrete model for simulating the behavior of shear walls under dynamic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Cachan, France. pp.963-968</w:t>
+              <w:t xml:space="preserve">, 2001, Cachan, France. pp.969-974</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007720v1</w:t>
+                <w:t xml:space="preserve">hal-01009018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The equivalent reinforced concrete model for simulating the behavior of shear walls under dynamic loading</w:t>
+                <w:t xml:space="preserve">A 2D-3D simplified modelling strategy to simulate the non linear behaviour of U-shaped walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Cachan, France. pp.969-974</w:t>
+              <w:t xml:space="preserve">, 2001, Cachan, France. pp.963-968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009018v1</w:t>
+                <w:t xml:space="preserve">hal-01007720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Damage Models for Fracture of Concrete</w:t>
               </w:r>
@@ -6658,51 +6658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuous damage and fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, ENS Cachan, France. pp.329-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6842,217 +6842,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de modélisation de type poutre pour une large variété de problèmes sismiques</w:t>
+                <w:t xml:space="preserve">Analyse du comportement sismique des voiles porteurs avec différents pourcentages de ferraillage et conditions limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Colloque National Génie Parasismique et réponse dynamique des ouvrages AFPS'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Cachan, France. pp.525-533</w:t>
+              <w:t xml:space="preserve">, 1999, Cachan, France. pp.612-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008960v1</w:t>
+                <w:t xml:space="preserve">hal-01007876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement sismique des voiles porteurs avec différents pourcentages de ferraillage et conditions limites</w:t>
+                <w:t xml:space="preserve">Stratégie de modélisation de type poutre pour une large variété de problèmes sismiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cremer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+                <w:t xml:space="preserve">S. Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Colloque National Génie Parasismique et réponse dynamique des ouvrages AFPS'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Cachan, France. pp.612-620</w:t>
+              <w:t xml:space="preserve">, 1999, Cachan, France. pp.525-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007876v1</w:t>
+                <w:t xml:space="preserve">hal-01008960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de béton armé équivalent pour l'analyse du comportement des voiles de très faible élancement. Programme SAFE</w:t>
               </w:r>
@@ -7090,51 +7090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dalbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pegon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Colloque National Génie Parasismique et réponse dynamique des ouvrages AFPS'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Cachan, France. pp.661-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8775,235 +8775,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macro-element to simulate dynamic soil-structure interaction</w:t>
+                <w:t xml:space="preserve">A macro-element to simulate 3D soil-structure interaction considering plasticity and uplift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Mazars</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31 (12), pp.3034-3046. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (20), pp.3651-3663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004843v1</w:t>
+                <w:t xml:space="preserve">hal-01004842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macro-element to simulate 3D soil-structure interaction considering plasticity and uplift</w:t>
+                <w:t xml:space="preserve">A macro-element to simulate dynamic soil-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mazars</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 46 (20), pp.3651-3663. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (12), pp.3034-3046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004842v1</w:t>
+                <w:t xml:space="preserve">hal-01004843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the seismic behaviour of a 7-story building: NEES benchmark</w:t>
               </w:r>
@@ -10522,415 +10522,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling for earthquake engineering: the case of lightly RC structural walls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Casaux</w:t>
+                <w:t xml:space="preserve">Impact of a reinforced concrete roof slab by falling rocks: experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthet Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Colombo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehya Timsah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mommessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Italian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.45-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007124v1</w:t>
+                <w:t xml:space="preserve">hal-02003245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement sismique des murs en béton faiblement armé: Apports de la recherche française</w:t>
+                <w:t xml:space="preserve">Numerical modelling for earthquake engineering: the case of lightly RC structural walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Casaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfgc.8.69-79⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (7-8), pp.857-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053258v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a reinforced concrete roof slab by falling rocks: experiments and modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fonctionnement sismique des murs en béton faiblement armé: Apports de la recherche française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Geotechnical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfgc.8.69-79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003245v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poutre multifibre Timoshenko pour la modélisation de structures en béton armé: Théorie et applications numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10977,51 +10977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient approaches to finite element analysis in earthquake engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11132,51 +11132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 70 (7-8), pp.1085-1097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11340,51 +11340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12833,51 +12833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet-Rambaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roenelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056579v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paultre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber El Arem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouquand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontiroli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paultre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008893v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pegon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n Huy Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350236v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008891v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008459v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ile" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Reynouard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet Rambaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Huy Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Ile" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Reynouard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300380v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donz&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chambon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colombo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009107v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abbasi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.363" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQLV9GTC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kante" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isakovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580951v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Borst" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;mer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008960v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghavamian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalbera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735472v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8030448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02384237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaudat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ignacio Cardona" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2912" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0170" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Asali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.408Scientificpaper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0439-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-014-9621-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753967v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2015.16.5.683" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02073017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.921374" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.159" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006716v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.09.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9695309" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545303v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.08.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177086v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotaire Michel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.948" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053166v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Pontiroli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouquand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693259" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004843v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.08.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004842v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.06.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007147v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9462-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-009NDS4Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368924v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.664" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MG2JJN6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080872v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.10.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007283v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huy Nguyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460801890430" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Favier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Victor Donze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/06/p06012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W2RRLHQ1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053241v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mousseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/l08-019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bisch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/regc.11.311-353" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007076v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692833" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079701v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.05.053" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007415v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMBM.2005.16.1-2.75" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004945v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2005.03.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007290v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460509350543" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053253v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legeron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9445(2005)131:6(946)" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007124v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Colombo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053258v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfgc.8.69-79" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003245v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrotin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Timsah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mommessin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mougin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692609" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053271v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00038-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3XDMZ0P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053279v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7944(02)00167-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006805v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9445(2002)128:1(129)" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053290v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.131" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T38SX3Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053310v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965861v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capra" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965862v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coste" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007553v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8609-0_23" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007531v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49342-6_6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007480v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012443341-0/50060-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572309v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012443341-0/50056-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112299v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaut" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gantenbein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labb&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138210v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121989v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet-Rambaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roenelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056579v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paultre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber El Arem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouquand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontiroli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paultre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pegon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008893v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n Huy Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350236v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008891v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008459v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ile" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Reynouard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet Rambaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Huy Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Ile" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Reynouard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300380v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donz&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chambon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colombo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008135v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abbasi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.363" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQLV9GTC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kante" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isakovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580951v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Borst" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;mer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghavamian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalbera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735472v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8030448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02384237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaudat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ignacio Cardona" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2912" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0170" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Asali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.408Scientificpaper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0439-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-014-9621-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753967v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2015.16.5.683" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02073017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.921374" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.159" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006716v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.09.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9695309" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545303v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.08.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177086v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotaire Michel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.948" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053166v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Pontiroli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouquand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693259" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004842v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.06.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004843v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.08.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007147v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9462-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-009NDS4Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368924v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.664" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MG2JJN6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080872v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.10.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007283v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huy Nguyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460801890430" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Favier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Victor Donze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/06/p06012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W2RRLHQ1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053241v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mousseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/l08-019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bisch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/regc.11.311-353" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007076v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692833" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079701v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.05.053" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007415v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMBM.2005.16.1-2.75" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004945v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2005.03.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007290v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460509350543" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053253v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legeron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9445(2005)131:6(946)" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003245v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrotin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Timsah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mommessin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mougin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Colombo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053258v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfgc.8.69-79" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692609" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053271v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00038-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3XDMZ0P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053279v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7944(02)00167-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006805v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9445(2002)128:1(129)" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053290v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.131" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T38SX3Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053310v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965861v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capra" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965862v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coste" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007553v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8609-0_23" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007531v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49342-6_6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007480v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012443341-0/50060-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572309v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012443341-0/50056-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112299v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaut" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gantenbein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labb&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138210v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121989v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>