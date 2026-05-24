--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1095,217 +1095,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to forecast the response of concrete under severe loadings the mu damage model.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model to forecast the response of concrete under severe loadings the m damage model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Hamon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grange</w:t>
+                <w:t xml:space="preserve">J. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">20th European Conference on Fracture (ECF20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056665v1</w:t>
+                <w:t xml:space="preserve">hal-01965410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to forecast the response of concrete under severe loadings the m damage model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Hamon</w:t>
+                <w:t xml:space="preserve">A model to forecast the response of concrete under severe loadings the mu damage model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grange</w:t>
+                <w:t xml:space="preserve">Francois Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Fracture (ECF20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">20th European Conference on Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965410v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified method strategies based on damage mechanics for engineering issues</w:t>
               </w:r>
@@ -1481,51 +1481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress-strain model for FRP-confined concrete columns under cyclic and seismic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1589,51 +1589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic vulnerability of RC structures: Assessment before and after FRP retrofitting (case study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1697,51 +1697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque National de l'Association Française de Génie Parasismique, AFPS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Marne-La-Vallée, France. pp.383-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1792,51 +1792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque National de l'Association Française de Génie Parasismique, AFPS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Marne-La-Vallée, France. pp.835-844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1887,51 +1887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1995,51 +1995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGS'10, Euro Mediterranean Symposium On Advances in Geomaterial and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2103,51 +2103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber El Arem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGS'10, Euro Mediterranean Symposium On Advances in Geomaterial and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Djerba, Tunisia. pp.459-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2172,51 +2172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic vulnerability reduction of existing building: modelling the CFRP reinforcement in RC structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2513,51 +2513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage tools to model severe loading effects on reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2742,51 +2742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrofitting reinforced concrete structures with FRP: Numerical simulations using multifiber beam elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3001,51 +3001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pegon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3100,51 +3100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Modeling Strategies for non linear dynamic calculations of RC structural walls including Soil-Structure Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3221,51 +3221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismic Risk 2008 - Earthquakes in North-Western Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Liège, Belgium. pp.135-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3329,51 +3329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMART 2008 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, CEA Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3392,355 +3392,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling of the seismic performance of lightly reinforced structural walls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuân Huy Nguyen</w:t>
+                <w:t xml:space="preserve">Modèle simplifié 3D de l'interaction sol structure : application au génie parasismique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Modern Design, Construction and Maintenance of Structures (MDCMS 1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Hanoi, Vietnam. pp.417-424</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007718v1</w:t>
+                <w:t xml:space="preserve">hal-02350236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle simplifié 3D de l'interaction sol structure : application au génie parasismique</w:t>
+                <w:t xml:space="preserve">3D Macro Element for Soil Structure Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mazars</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Earthquake Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350236v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Macro Element for Soil Structure Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grange</w:t>
+                <w:t xml:space="preserve">3D modelling of the seismic performance of lightly reinforced structural walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuân Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Mazars</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Earthquake Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">1st International Conference on Modern Design, Construction and Maintenance of Structures (MDCMS 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Hanoi, Vietnam. pp.417-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007715v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified computational strategies for dynamic shear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3817,51 +3817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Reynouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3925,51 +3925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque National AFPS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Chatenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4210,51 +4210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Casaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">a</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4292,51 +4292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some aspects of local and global behaviour of RC structures submitted to earthquake - Experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuân-Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4413,51 +4413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil-Structure interaction under seismic loading : a simplified approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4584,217 +4584,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts on concrete structures: From the local analysis to the structural behavior</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Analyse prévisionnelle du comportement sismique d'une structure en béton à murs contreventées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Plasticity: Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.143-146</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004498v1</w:t>
+                <w:t xml:space="preserve">hal-01007881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse prévisionnelle du comportement sismique d'une structure en béton à murs contreventées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Impacts on concrete structures: From the local analysis to the structural behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.V. Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">Computational Plasticity: Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.143-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007881v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local second gradient models and damage mechanics: Application to concrete</w:t>
               </w:r>
@@ -4983,51 +4983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation simplifiée 3D du comportement dynamique de structures en béton armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5078,51 +5078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of concrete structures under seismic loadings, modelling aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5186,51 +5186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées des thèses du laboratoire 3S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire 3S, May 2004, Autrans, France. pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5294,51 +5294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vail Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5402,51 +5402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vail Colorado, United States. pp.823-830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5465,311 +5465,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poutre 3D multifibre Timoshenko pour la modélisation des structures en béton armé soumises à des chargements sévères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling for earthquake engineering: the case of lightly RC structural walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème Colloque National Génie Parasismique, Aspects dynamiques et vibratoires en génie civil, AFPS'03</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, Computational modelling of Concrete structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, St. Johann im Pongau, Austria. pp.869-880, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008667v1</w:t>
+                <w:t xml:space="preserve">hal-01008550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling for earthquake engineering: the case of lightly RC structural walls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Poutre 3D multifibre Timoshenko pour la modélisation des structures en béton armé soumises à des chargements sévères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Computational modelling of Concrete structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VIème Colloque National Génie Parasismique, Aspects dynamiques et vibratoires en génie civil, AFPS'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMS Ecole polytechnique, Jul 2003, Paris, France. pp.59-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.363⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01008550v1</w:t>
+                <w:t xml:space="preserve">hal-01008667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic behaviour of reinforced concrete structural walls. Applications in Eurocode 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fischinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5833,51 +5833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D beam element analysis for R/C structural walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5954,51 +5954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockfall protection : impact effects on structures. Analysis and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berthet-Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6075,64 +6075,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The equivalent reinforced concrete model for simulating the behavior of shear walls under dynamic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Cachan, France. pp.969-974</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6170,51 +6170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D-3D simplified modelling strategy to simulate the non linear behaviour of U-shaped walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6347,51 +6347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of seismic behavior of structural walls with various reinforcements and boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6455,51 +6455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation simplifiée pour l'endommagement des structures en béton arme sous sollicitations sévères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6550,51 +6550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified modeling strategy for reinforced concrete structures submitted to severe dynamic shear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6658,51 +6658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuous damage and fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, ENS Cachan, France. pp.329-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6766,51 +6766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crémer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Reynouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6848,51 +6848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du comportement sismique des voiles porteurs avec différents pourcentages de ferraillage et conditions limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6943,51 +6943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de modélisation de type poutre pour une large variété de problèmes sismiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7051,51 +7051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de béton armé équivalent pour l'analyse du comportement des voiles de très faible élancement. Programme SAFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8040,51 +8040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of cracking, a major issue for reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (7), pp.721-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8118,77 +8118,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to forecast the response of concrete structures under severe loadings: The mu damage model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3C, pp.981-986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8775,235 +8775,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macro-element to simulate 3D soil-structure interaction considering plasticity and uplift</w:t>
+                <w:t xml:space="preserve">A macro-element to simulate dynamic soil-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mazars</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 46 (20), pp.3651-3663. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (12), pp.3034-3046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004842v1</w:t>
+                <w:t xml:space="preserve">hal-01004843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macro-element to simulate dynamic soil-structure interaction</w:t>
+                <w:t xml:space="preserve">A macro-element to simulate 3D soil-structure interaction considering plasticity and uplift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Mazars</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31 (12), pp.3034-3046. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (20), pp.3651-3663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004843v1</w:t>
+                <w:t xml:space="preserve">hal-01004842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the seismic behaviour of a 7-story building: NEES benchmark</w:t>
               </w:r>
@@ -9342,51 +9342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 336 (11 12), pp.856-862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9835,51 +9835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Ile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 11 (3), pp.311-353. </w:t>
@@ -10132,222 +10132,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using damage mechanics to simulate the behavior of various reinforced concrete walls submitted to earthquake loading</w:t>
+                <w:t xml:space="preserve">A simplified modelling strategy for R/C walls satisfying PS92 and EC8 design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Mazars</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanical Behavior of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 16 (1-2), pp.75-83. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27 (8), pp.1197-1208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/JMBM.2005.16.1-2.75⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2005.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007415v1</w:t>
+                <w:t xml:space="preserve">hal-01004945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified modelling strategy for R/C walls satisfying PS92 and EC8 design</w:t>
+                <w:t xml:space="preserve">Using damage mechanics to simulate the behavior of various reinforced concrete walls submitted to earthquake loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mazars</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 27 (8), pp.1197-1208. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanical Behavior of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (1-2), pp.75-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2005.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/JMBM.2005.16.1-2.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004945v1</w:t>
+                <w:t xml:space="preserve">hal-01007415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified modelling strategies to simulate the dynamic behaviour of R/C walls</w:t>
               </w:r>
@@ -10647,290 +10647,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling for earthquake engineering: the case of lightly RC structural walls</w:t>
+                <w:t xml:space="preserve">Fonctionnement sismique des murs en béton faiblement armé: Apports de la recherche française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.363⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfgc.8.69-79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007124v1</w:t>
+                <w:t xml:space="preserve">hal-02053258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement sismique des murs en béton faiblement armé: Apports de la recherche française</w:t>
+                <w:t xml:space="preserve">Numerical modelling for earthquake engineering: the case of lightly RC structural walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Casaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfgc.8.69-79⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (7-8), pp.857-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053258v1</w:t>
+                <w:t xml:space="preserve">hal-01007124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poutre multifibre Timoshenko pour la modélisation de structures en béton armé: Théorie et applications numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10977,51 +10977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient approaches to finite element analysis in earthquake engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11132,51 +11132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 70 (7-8), pp.1085-1097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11340,51 +11340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11557,51 +11557,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete proporties, safety and sustainability of nuclear power plant infrastructures: new tools and themes for future research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11669,51 +11669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEOS.fr National Project : behaviour and assessment of special structures in relation with shrinkage and creep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11768,51 +11768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The seismic behaviour of reinforced concrete structural walls: Experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuân-Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12833,51 +12833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet-Rambaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roenelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056579v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paultre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber El Arem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouquand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontiroli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paultre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pegon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008893v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n Huy Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350236v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008891v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008459v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ile" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Reynouard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet Rambaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Huy Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Ile" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Reynouard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300380v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donz&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chambon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colombo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008135v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abbasi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.363" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQLV9GTC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kante" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isakovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580951v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Borst" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;mer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghavamian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalbera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735472v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8030448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02384237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaudat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ignacio Cardona" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2912" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0170" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Asali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.408Scientificpaper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0439-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-014-9621-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753967v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2015.16.5.683" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02073017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.921374" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.159" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006716v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.09.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9695309" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545303v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.08.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177086v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotaire Michel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.948" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053166v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Pontiroli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouquand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693259" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004842v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.06.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004843v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.08.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007147v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9462-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-009NDS4Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368924v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.664" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MG2JJN6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080872v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.10.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007283v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huy Nguyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460801890430" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Favier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Victor Donze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/06/p06012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W2RRLHQ1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053241v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mousseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/l08-019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bisch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/regc.11.311-353" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007076v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692833" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079701v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.05.053" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007415v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMBM.2005.16.1-2.75" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004945v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2005.03.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007290v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460509350543" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053253v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legeron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9445(2005)131:6(946)" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003245v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrotin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Timsah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mommessin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mougin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Colombo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053258v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfgc.8.69-79" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692609" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053271v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00038-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3XDMZ0P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053279v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7944(02)00167-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006805v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9445(2002)128:1(129)" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053290v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.131" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T38SX3Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053310v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965861v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capra" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965862v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coste" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007553v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8609-0_23" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007531v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49342-6_6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007480v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012443341-0/50060-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572309v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012443341-0/50056-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112299v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaut" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gantenbein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labb&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138210v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121989v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet-Rambaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roenelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056579v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paultre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber El Arem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouquand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontiroli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paultre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pegon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008893v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350236v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007715v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n Huy Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008891v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008459v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ile" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Reynouard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet Rambaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Huy Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Ile" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Reynouard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300380v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007881v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donz&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chambon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colombo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008135v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abbasi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.363" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQLV9GTC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kante" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isakovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580951v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Borst" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;mer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghavamian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalbera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735472v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8030448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02384237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaudat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ignacio Cardona" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2912" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0170" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Asali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.408Scientificpaper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0439-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-014-9621-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753967v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2015.16.5.683" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02073017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.921374" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.159" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006716v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.09.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9695309" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545303v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.08.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177086v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotaire Michel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.948" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053166v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Pontiroli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouquand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693259" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004843v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.08.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004842v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.06.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007147v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9462-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-009NDS4Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368924v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.664" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MG2JJN6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080872v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.10.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007283v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huy Nguyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460801890430" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Favier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Victor Donze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/06/p06012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W2RRLHQ1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053241v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mousseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/l08-019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bisch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/regc.11.311-353" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007076v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692833" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079701v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.05.053" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2005.03.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007415v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMBM.2005.16.1-2.75" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007290v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460509350543" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053253v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legeron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9445(2005)131:6(946)" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003245v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrotin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Timsah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mommessin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mougin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053258v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfgc.8.69-79" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007124v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Colombo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692609" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053271v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00038-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3XDMZ0P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053279v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7944(02)00167-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006805v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9445(2002)128:1(129)" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053290v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.131" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T38SX3Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053310v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965861v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capra" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965862v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coste" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007553v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8609-0_23" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007531v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49342-6_6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007480v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012443341-0/50060-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572309v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012443341-0/50056-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112299v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaut" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gantenbein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labb&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138210v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121989v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>