--- v0 (2026-03-04)
+++ v1 (2026-04-08)
@@ -1388,277 +1388,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palmyre serial transmission system for radio channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Projet PALMYRE : Plate-forme de Développement et d'Evaluation de Systèmes Radioélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Résibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Daniel</w:t>
+                <w:t xml:space="preserve">Christian Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaïs El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Conférence Européenne Propagation et Systèmes, 15-18 mars, Brest, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques " Radiocommunications Haut Débit "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125496v1</w:t>
+                <w:t xml:space="preserve">hal-00608132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Projet PALMYRE : Plate-forme de Développement et d'Evaluation de Systèmes Radioélectriques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palmyre serial transmission system for radio channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Brousseau</w:t>
+                <w:t xml:space="preserve">Gérard Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghaïs El Zein</w:t>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques " Radiocommunications Haut Débit "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">51ème Conférence Européenne Propagation et Systèmes, 15-18 mars, Brest, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608132v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long duration meteor echoes characterized by doppler sprectrum bifurcation</w:t>
               </w:r>
@@ -2115,51 +2115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du Comportement des Liaisons HF Ionosphériques par Multibonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2405,51 +2405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Haldoupis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hanuise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky M&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021685" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Le Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Davy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haldoupis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El Mejri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Fleury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Toquin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;m&#233;rais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Astier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;merais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Duc Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassudrie Duchesne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2006.288701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608132v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;sibois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haldoupis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanuise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon-Marie Le Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toquin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ruin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143688v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Haldoupis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hanuise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky M&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021685" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Le Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Davy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haldoupis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El Mejri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Fleury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Toquin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;m&#233;rais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Astier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;merais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Duc Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassudrie Duchesne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2006.288701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;sibois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haldoupis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanuise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon-Marie Le Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toquin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ruin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143688v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>