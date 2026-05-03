--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1388,398 +1388,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Projet PALMYRE : Plate-forme de Développement et d'Evaluation de Systèmes Radioélectriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long duration meteor echoes characterized by doppler sprectrum bifurcation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Résibois</w:t>
+                <w:t xml:space="preserve">C Haldoupis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hanuise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Ménard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques " Radiocommunications Haut Débit "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">URSI XXVIIIth General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608132v1</w:t>
+                <w:t xml:space="preserve">hal-02125775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palmyre serial transmission system for radio channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Projet PALMYRE : Plate-forme de Développement et d'Evaluation de Systèmes Radioélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Résibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Graton</w:t>
+                <w:t xml:space="preserve">Christian Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Daniel</w:t>
+                <w:t xml:space="preserve">Ghaïs El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Conférence Européenne Propagation et Systèmes, 15-18 mars, Brest, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques " Radiocommunications Haut Débit "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125496v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long duration meteor echoes characterized by doppler sprectrum bifurcation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bourdillon</w:t>
+                <w:t xml:space="preserve">Palmyre serial transmission system for radio channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Haldoupis</w:t>
+                <w:t xml:space="preserve">Gérard Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hanuise</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI XXVIIIth General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Delhi, India</w:t>
+              <w:t xml:space="preserve">51ème Conférence Européenne Propagation et Systèmes, 15-18 mars, Brest, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125775v1</w:t>
+                <w:t xml:space="preserve">hal-02125496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités expérimentales du sondeur de canal ionosphérique SCIPION</w:t>
               </w:r>
@@ -1899,51 +1899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong velocity shears observed in meteor radar echoes during El Coqui II experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hanuise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2115,51 +2115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du Comportement des Liaisons HF Ionosphériques par Multibonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2405,51 +2405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Haldoupis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hanuise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky M&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021685" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Le Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Davy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haldoupis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El Mejri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Fleury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Toquin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;m&#233;rais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Astier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;merais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Duc Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassudrie Duchesne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2006.288701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;sibois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haldoupis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanuise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon-Marie Le Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toquin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ruin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143688v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Haldoupis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hanuise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky M&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021685" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Le Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Davy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haldoupis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El Mejri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Fleury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Toquin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;m&#233;rais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Astier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;merais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Duc Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassudrie Duchesne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2006.288701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haldoupis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanuise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608132v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;sibois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon-Marie Le Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toquin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ruin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143688v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>